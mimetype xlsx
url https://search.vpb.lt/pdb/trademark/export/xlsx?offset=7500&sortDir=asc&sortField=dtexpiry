--- v0 (2026-04-17)
+++ v1 (2026-08-05)
@@ -40,93 +40,93 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>SERVELATAS</t>
+    <t>Kurortinė</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
-    <t>95-2102</t>
-[...2 lines deleted...]
-    <t>27973</t>
+    <t>95-2104</t>
+  </si>
+  <si>
+    <t>27975</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
-    <t>Bijotė</t>
-[...16 lines deleted...]
-  <si>
     <t>Smeltė</t>
   </si>
   <si>
     <t>95-2105</t>
   </si>
   <si>
     <t>27976</t>
+  </si>
+  <si>
+    <t>Punia</t>
+  </si>
+  <si>
+    <t>95-2106</t>
+  </si>
+  <si>
+    <t>27977</t>
+  </si>
+  <si>
+    <t>Panerio</t>
+  </si>
+  <si>
+    <t>95-2107</t>
+  </si>
+  <si>
+    <t>27978</t>
   </si>
   <si>
     <t>INDAPSAN</t>
   </si>
   <si>
     <t>95-2110</t>
   </si>
   <si>
     <t>29035</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>FINA</t>
   </si>
   <si>
     <t>95-2112</t>
   </si>
   <si>
     <t>29367</t>
   </si>
   <si>
     <t>1, 4, 17</t>
   </si>
@@ -636,183 +636,183 @@
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="612000"/>
+          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
+      <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="612000"/>
+          <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>684000</xdr:rowOff>
+      <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="684000"/>
+          <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>936000</xdr:rowOff>
+      <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="936000"/>
+          <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>