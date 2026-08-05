--- v0 (2026-04-17)
+++ v1 (2026-08-05)
@@ -322,167 +322,167 @@
   <si>
     <t>AXALUX</t>
   </si>
   <si>
     <t>95-2442</t>
   </si>
   <si>
     <t>28499</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LEVI &amp; KUTO</t>
   </si>
   <si>
     <t>95-2444</t>
   </si>
   <si>
     <t>29460</t>
   </si>
   <si>
     <t>37, 38</t>
   </si>
   <si>
+    <t>LDB LITHUANIAN DEVELOPMENT BANK</t>
+  </si>
+  <si>
+    <t>95-2462</t>
+  </si>
+  <si>
+    <t>28502</t>
+  </si>
+  <si>
+    <t>35, 36</t>
+  </si>
+  <si>
+    <t>FLO-PAC</t>
+  </si>
+  <si>
+    <t>95-2467</t>
+  </si>
+  <si>
+    <t>28507</t>
+  </si>
+  <si>
+    <t>7, 21, 35</t>
+  </si>
+  <si>
+    <t>95-2468</t>
+  </si>
+  <si>
+    <t>28508</t>
+  </si>
+  <si>
+    <t>7, 21, 35, 42</t>
+  </si>
+  <si>
+    <t>SCHLAGE</t>
+  </si>
+  <si>
+    <t>95-2469</t>
+  </si>
+  <si>
+    <t>28509</t>
+  </si>
+  <si>
+    <t>6, 8, 9, 35</t>
+  </si>
+  <si>
+    <t>DFDS BALTIC LINE</t>
+  </si>
+  <si>
+    <t>95-2459</t>
+  </si>
+  <si>
+    <t>29463</t>
+  </si>
+  <si>
+    <t>DORLAND</t>
+  </si>
+  <si>
+    <t>95-2447</t>
+  </si>
+  <si>
+    <t>29882</t>
+  </si>
+  <si>
+    <t>6, 16, 20, 35, 41, 42</t>
+  </si>
+  <si>
+    <t>95-2451</t>
+  </si>
+  <si>
+    <t>28793</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>SNAKELIGHT</t>
   </si>
   <si>
     <t>95-2452</t>
   </si>
   <si>
     <t>28794</t>
   </si>
   <si>
-    <t>11</t>
-[...5 lines deleted...]
-    <t>28793</t>
+    <t>age</t>
+  </si>
+  <si>
+    <t>95-2454</t>
+  </si>
+  <si>
+    <t>30216</t>
+  </si>
+  <si>
+    <t>35, 41</t>
   </si>
   <si>
     <t>Elbiga</t>
   </si>
   <si>
     <t>95-2460</t>
   </si>
   <si>
     <t>28888</t>
   </si>
   <si>
     <t>6, 7, 9, 37, 42</t>
   </si>
   <si>
     <t>LDB</t>
   </si>
   <si>
     <t>95-2461</t>
   </si>
   <si>
     <t>28501</t>
   </si>
   <si>
-    <t>35, 36</t>
-[...76 lines deleted...]
-  <si>
     <t>TRESPAPHAN</t>
   </si>
   <si>
     <t>95-2472</t>
   </si>
   <si>
     <t>29883</t>
   </si>
   <si>
     <t>16, 17</t>
   </si>
   <si>
     <t>"PATAGONA"</t>
   </si>
   <si>
     <t>95-2475</t>
   </si>
   <si>
     <t>31634</t>
   </si>
   <si>
     <t>20, 25, 35, 36, 37, 39, 40, 41, 42</t>
   </si>
   <si>
     <t>SVEBAS</t>
@@ -532,99 +532,99 @@
   <si>
     <t>GOSPODIN</t>
   </si>
   <si>
     <t>95-2486</t>
   </si>
   <si>
     <t>29465</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ACADEMY</t>
   </si>
   <si>
     <t>95-2487</t>
   </si>
   <si>
     <t>29466</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>max</t>
+  </si>
+  <si>
+    <t>95-2518</t>
+  </si>
+  <si>
+    <t>29308</t>
+  </si>
+  <si>
     <t>ACTILIUM</t>
   </si>
   <si>
     <t>95-2529</t>
   </si>
   <si>
     <t>29319</t>
   </si>
   <si>
     <t>1, 3</t>
   </si>
   <si>
     <t>BACARDI Breezer</t>
   </si>
   <si>
     <t>95-2493</t>
   </si>
   <si>
     <t>28511</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ron BACARDI Superior</t>
   </si>
   <si>
     <t>95-2494</t>
   </si>
   <si>
     <t>28512</t>
   </si>
   <si>
     <t>HB</t>
   </si>
   <si>
     <t>95-2496</t>
   </si>
   <si>
     <t>29470</t>
-  </si>
-[...7 lines deleted...]
-    <t>29308</t>
   </si>
   <si>
     <t>LUKEIDA</t>
   </si>
   <si>
     <t>95-2530</t>
   </si>
   <si>
     <t>29849</t>
   </si>
   <si>
     <t>35, 37, 42</t>
   </si>
   <si>
     <t>COFFEE</t>
   </si>
   <si>
     <t>95-2533</t>
   </si>
   <si>
     <t>29322</t>
   </si>
   <si>
     <t>25</t>
   </si>
@@ -1046,335 +1046,335 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>25</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="972000"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>26</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>28</xdr:row>
-      <xdr:rowOff>684000</xdr:rowOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="972000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
-    </xdr:to>
-[...112 lines deleted...]
-      <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="540000"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1533,190 +1533,190 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>45</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>1188000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1188000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId25"/>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>48</xdr:row>
-      <xdr:rowOff>1188000</xdr:rowOff>
+      <xdr:rowOff>1116000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1188000"/>
+          <a:ext cx="1080000" cy="1116000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2395,326 +2395,326 @@
       <c r="A25" t="n">
         <v>7624.0</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>101</v>
       </c>
       <c r="E25" t="s">
         <v>102</v>
       </c>
       <c r="G25" t="s">
         <v>103</v>
       </c>
       <c r="H25" t="n">
         <v>38606.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="76.4" customHeight="true">
+    <row r="26" ht="75.0" customHeight="true">
       <c r="A26" t="n">
         <v>7625.0</v>
       </c>
       <c r="B26" t="s">
         <v>104</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>105</v>
       </c>
       <c r="E26" t="s">
         <v>106</v>
       </c>
       <c r="G26" t="s">
         <v>107</v>
       </c>
       <c r="H26" t="n">
         <v>38607.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" ht="79.2" customHeight="true">
+    <row r="27">
       <c r="A27" t="n">
         <v>7626.0</v>
       </c>
-      <c r="B27"/>
+      <c r="B27" t="s">
+        <v>108</v>
+      </c>
       <c r="C27" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G27" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H27" t="n">
         <v>38607.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>7627.0</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H28" t="n">
         <v>38607.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" ht="75.0" customHeight="true">
       <c r="A29" t="n">
         <v>7628.0</v>
       </c>
       <c r="B29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H29" t="n">
         <v>38607.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" ht="75.0" customHeight="true">
       <c r="A30" t="n">
         <v>7629.0</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G30" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="H30" t="n">
         <v>38607.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>7630.0</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H31" t="n">
         <v>38607.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="75.0" customHeight="true">
+    <row r="32" ht="79.2" customHeight="true">
       <c r="A32" t="n">
         <v>7631.0</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B32"/>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H32" t="n">
         <v>38607.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="75.0" customHeight="true">
+    <row r="33" ht="76.4" customHeight="true">
       <c r="A33" t="n">
         <v>7632.0</v>
       </c>
       <c r="B33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E33" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G33" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="H33" t="n">
         <v>38607.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" ht="75.0" customHeight="true">
       <c r="A34" t="n">
         <v>7633.0</v>
       </c>
       <c r="B34" t="s">
         <v>132</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>133</v>
       </c>
       <c r="E34" t="s">
         <v>134</v>
       </c>
       <c r="G34" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="H34" t="n">
         <v>38607.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>7634.0</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C35" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H35" t="n">
         <v>38607.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>7635.0</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G36" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="H36" t="n">
         <v>38607.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>7636.0</v>
       </c>
       <c r="B37" t="s">
         <v>143</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>144</v>
       </c>
       <c r="E37" t="s">
         <v>145</v>
       </c>
       <c r="G37" t="s">
@@ -2887,172 +2887,172 @@
       <c r="A44" t="n">
         <v>7643.0</v>
       </c>
       <c r="B44" t="s">
         <v>170</v>
       </c>
       <c r="C44" t="s">
         <v>25</v>
       </c>
       <c r="D44" t="s">
         <v>171</v>
       </c>
       <c r="E44" t="s">
         <v>172</v>
       </c>
       <c r="G44" t="s">
         <v>173</v>
       </c>
       <c r="H44" t="n">
         <v>38610.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45">
+    <row r="45" ht="93.35" customHeight="true">
       <c r="A45" t="n">
         <v>7644.0</v>
       </c>
       <c r="B45" t="s">
         <v>174</v>
       </c>
       <c r="C45" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>175</v>
       </c>
       <c r="E45" t="s">
         <v>176</v>
       </c>
       <c r="G45" t="s">
-        <v>177</v>
+        <v>60</v>
       </c>
       <c r="H45" t="n">
         <v>38613.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="75.0" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>7645.0</v>
       </c>
       <c r="B46" t="s">
+        <v>177</v>
+      </c>
+      <c r="C46" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" t="s">
         <v>178</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>179</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="H46" t="n">
         <v>38613.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>7646.0</v>
       </c>
       <c r="B47" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
+        <v>182</v>
+      </c>
+      <c r="E47" t="s">
         <v>183</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="H47" t="n">
         <v>38613.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" ht="87.7" customHeight="true">
+    <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>7647.0</v>
       </c>
       <c r="B48" t="s">
         <v>185</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>187</v>
       </c>
       <c r="G48" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="H48" t="n">
         <v>38613.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" ht="93.35" customHeight="true">
+    <row r="49" ht="87.7" customHeight="true">
       <c r="A49" t="n">
         <v>7648.0</v>
       </c>
       <c r="B49" t="s">
         <v>188</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>189</v>
       </c>
       <c r="E49" t="s">
         <v>190</v>
       </c>
       <c r="G49" t="s">
-        <v>60</v>
+        <v>169</v>
       </c>
       <c r="H49" t="n">
         <v>38613.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>7649.0</v>
       </c>
       <c r="B50" t="s">
         <v>191</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>192</v>
       </c>
       <c r="E50" t="s">
         <v>193</v>
       </c>
       <c r="G50" t="s">