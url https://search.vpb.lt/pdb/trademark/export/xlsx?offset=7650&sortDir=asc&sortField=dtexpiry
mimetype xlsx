--- v0 (2026-04-17)
+++ v1 (2026-08-05)
@@ -511,72 +511,72 @@
   <si>
     <t>9, 35, 42</t>
   </si>
   <si>
     <t>Mister Sila</t>
   </si>
   <si>
     <t>95-2619</t>
   </si>
   <si>
     <t>29792</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>95-2622</t>
   </si>
   <si>
     <t>29794</t>
   </si>
   <si>
+    <t>MOULIN ROUGE</t>
+  </si>
+  <si>
+    <t>2003 0398</t>
+  </si>
+  <si>
+    <t>48494</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>BRUNO MAGLI LION'S LINE</t>
   </si>
   <si>
     <t>95-2629</t>
   </si>
   <si>
     <t>29797</t>
   </si>
   <si>
     <t>18</t>
-  </si>
-[...10 lines deleted...]
-    <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>NEODENT</t>
   </si>
   <si>
     <t>95-2662</t>
   </si>
   <si>
     <t>28840</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ECOJECT</t>
   </si>
   <si>
     <t>95-2663</t>
   </si>
   <si>
     <t>28841</t>
   </si>
   <si>
     <t>VASUFLO</t>
   </si>
@@ -1559,57 +1559,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2737,100 +2737,100 @@
     </row>
     <row r="43" ht="82.05" customHeight="true">
       <c r="A43" t="n">
         <v>7692.0</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
         <v>164</v>
       </c>
       <c r="D43" t="s">
         <v>165</v>
       </c>
       <c r="E43" t="s">
         <v>166</v>
       </c>
       <c r="G43" t="s">
         <v>125</v>
       </c>
       <c r="H43" t="n">
         <v>38622.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="75.0" customHeight="true">
+    <row r="44">
       <c r="A44" t="n">
         <v>7693.0</v>
       </c>
       <c r="B44" t="s">
         <v>167</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D44" t="s">
         <v>168</v>
       </c>
       <c r="E44" t="s">
         <v>169</v>
       </c>
       <c r="G44" t="s">
-        <v>170</v>
+        <v>60</v>
       </c>
       <c r="H44" t="n">
         <v>38623.0</v>
       </c>
       <c r="I44" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="45">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>7694.0</v>
       </c>
       <c r="B45" t="s">
         <v>171</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>172</v>
       </c>
       <c r="E45" t="s">
         <v>173</v>
       </c>
       <c r="G45" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="H45" t="n">
         <v>38623.0</v>
       </c>
       <c r="I45" t="s">
-        <v>174</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>7695.0</v>
       </c>
       <c r="B46" t="s">
         <v>175</v>
       </c>
       <c r="C46" t="s">
         <v>36</v>
       </c>
       <c r="D46" t="s">
         <v>176</v>
       </c>
       <c r="E46" t="s">
         <v>177</v>
       </c>
       <c r="G46" t="s">
         <v>178</v>
       </c>
       <c r="H46" t="n">
         <v>38624.0</v>
       </c>
       <c r="I46" t="s">