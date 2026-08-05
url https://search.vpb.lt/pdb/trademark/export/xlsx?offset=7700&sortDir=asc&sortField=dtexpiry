--- v0 (2026-04-17)
+++ v1 (2026-08-05)
@@ -322,50 +322,62 @@
   <si>
     <t>95-2731</t>
   </si>
   <si>
     <t>28880</t>
   </si>
   <si>
     <t>RESSORT</t>
   </si>
   <si>
     <t>95-2732</t>
   </si>
   <si>
     <t>28881</t>
   </si>
   <si>
     <t>PLATINOREAL</t>
   </si>
   <si>
     <t>95-2733</t>
   </si>
   <si>
     <t>28882</t>
   </si>
   <si>
+    <t>JESS</t>
+  </si>
+  <si>
+    <t>2003 0547</t>
+  </si>
+  <si>
+    <t>48559</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
     <t>GREENWORLD ASB</t>
   </si>
   <si>
     <t>95-2752</t>
   </si>
   <si>
     <t>32998</t>
   </si>
   <si>
     <t>1, 5, 17</t>
   </si>
   <si>
     <t>PALUANI</t>
   </si>
   <si>
     <t>95-2755</t>
   </si>
   <si>
     <t>29492</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>CASTLEMAINE</t>
@@ -383,62 +395,50 @@
     <t>CASTLEMAINE XXXX</t>
   </si>
   <si>
     <t>95-2738</t>
   </si>
   <si>
     <t>29811</t>
   </si>
   <si>
     <t>PROMISE</t>
   </si>
   <si>
     <t>95-2753</t>
   </si>
   <si>
     <t>33766</t>
   </si>
   <si>
     <t>29, 30</t>
   </si>
   <si>
     <t>95-2754</t>
   </si>
   <si>
     <t>29491</t>
-  </si>
-[...10 lines deleted...]
-    <t>25</t>
   </si>
   <si>
     <t>FUCHS</t>
   </si>
   <si>
     <t>95-2768</t>
   </si>
   <si>
     <t>32999</t>
   </si>
   <si>
     <t>1, 2, 3, 4, 7, 8, 17</t>
   </si>
   <si>
     <t>pro FUTURO</t>
   </si>
   <si>
     <t>95-2764</t>
   </si>
   <si>
     <t>28889</t>
   </si>
   <si>
     <t>9, 35, 42</t>
   </si>
@@ -1025,183 +1025,183 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>26</xdr:row>
-      <xdr:rowOff>648000</xdr:rowOff>
+      <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1044000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>648000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId12"/>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>1044000</xdr:rowOff>
+      <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1044000"/>
+          <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2398,228 +2398,228 @@
       <c r="A26" t="n">
         <v>7725.0</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="G26" t="s">
         <v>79</v>
       </c>
       <c r="H26" t="n">
         <v>38630.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" ht="75.0" customHeight="true">
+    <row r="27" ht="82.05" customHeight="true">
       <c r="A27" t="n">
         <v>7726.0</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>105</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="G27" t="s">
         <v>107</v>
       </c>
       <c r="H27" t="n">
         <v>38631.0</v>
       </c>
       <c r="I27" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>7727.0</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>109</v>
       </c>
       <c r="E28" t="s">
         <v>110</v>
       </c>
       <c r="G28" t="s">
         <v>111</v>
       </c>
       <c r="H28" t="n">
         <v>38631.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>7728.0</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>113</v>
       </c>
       <c r="E29" t="s">
         <v>114</v>
       </c>
       <c r="G29" t="s">
         <v>115</v>
       </c>
       <c r="H29" t="n">
         <v>38631.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="75.0" customHeight="true">
+    <row r="30">
       <c r="A30" t="n">
         <v>7729.0</v>
       </c>
       <c r="B30" t="s">
         <v>116</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>117</v>
       </c>
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="G30" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H30" t="n">
         <v>38631.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31">
+    <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>7730.0</v>
       </c>
       <c r="B31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
       <c r="H31" t="n">
         <v>38631.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="76.4" customHeight="true">
+    <row r="32">
       <c r="A32" t="n">
         <v>7731.0</v>
       </c>
-      <c r="B32"/>
+      <c r="B32" t="s">
+        <v>123</v>
+      </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G32" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="H32" t="n">
         <v>38631.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="82.05" customHeight="true">
+    <row r="33" ht="76.4" customHeight="true">
       <c r="A33" t="n">
         <v>7732.0</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B33"/>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G33" t="s">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="H33" t="n">
         <v>38631.0</v>
       </c>
       <c r="I33" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" ht="75.0" customHeight="true">
       <c r="A34" t="n">
         <v>7733.0</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>130</v>
       </c>
       <c r="E34" t="s">
         <v>131</v>
       </c>
       <c r="G34" t="s">
         <v>132</v>
       </c>
       <c r="H34" t="n">
         <v>38635.0</v>
       </c>
       <c r="I34" t="s">