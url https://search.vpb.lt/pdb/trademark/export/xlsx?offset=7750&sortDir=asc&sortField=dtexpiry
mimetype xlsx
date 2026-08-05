--- v0 (2026-04-17)
+++ v1 (2026-08-05)
@@ -10,78 +10,78 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="189">
   <si>
-    <t>No</t>
-[...2 lines deleted...]
-    <t>Trade mark</t>
+    <t>Eilės Nr</t>
+  </si>
+  <si>
+    <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Trademark type</t>
-[...17 lines deleted...]
-    <t>Legal status</t>
+    <t>Ženklo tipas</t>
+  </si>
+  <si>
+    <t>Paraiškos Nr</t>
+  </si>
+  <si>
+    <t>Registracijos Nr</t>
+  </si>
+  <si>
+    <t>Ženklo vaizdas</t>
+  </si>
+  <si>
+    <t>Nicos klasės Nr</t>
+  </si>
+  <si>
+    <t>Galioja iki</t>
+  </si>
+  <si>
+    <t>Statusas</t>
   </si>
   <si>
     <t>AMOFAR</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>95-2815</t>
   </si>
   <si>
     <t>31688</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>CISANPLAT</t>
   </si>
   <si>
     <t>Word</t>
   </si>
@@ -199,87 +199,87 @@
   <si>
     <t>29541</t>
   </si>
   <si>
     <t>PAJŪRIO</t>
   </si>
   <si>
     <t>95-2844</t>
   </si>
   <si>
     <t>29542</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ŽEMAITUKAS</t>
   </si>
   <si>
     <t>95-2845</t>
   </si>
   <si>
     <t>29543</t>
   </si>
   <si>
+    <t>MAJOR IMAGE GROUP</t>
+  </si>
+  <si>
+    <t>2003 0116</t>
+  </si>
+  <si>
+    <t>48519</t>
+  </si>
+  <si>
+    <t>25, 35, 41, 44</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>HOOPER'S HOOCH</t>
   </si>
   <si>
     <t>95-2850</t>
   </si>
   <si>
     <t>30426</t>
   </si>
   <si>
     <t>32, 33</t>
   </si>
   <si>
     <t>Mūsų Jūra</t>
   </si>
   <si>
     <t>95-2853</t>
   </si>
   <si>
     <t>30428</t>
   </si>
   <si>
     <t>16</t>
-  </si>
-[...13 lines deleted...]
-    <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>KARŪNA</t>
   </si>
   <si>
     <t>95-2855</t>
   </si>
   <si>
     <t>29426</t>
   </si>
   <si>
     <t>36, 42</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>95-2858</t>
   </si>
   <si>
     <t>29548</t>
   </si>
   <si>
     <t>VEDELDAJA SR-6</t>
   </si>
@@ -895,57 +895,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2080,103 +2080,103 @@
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>7766.0</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
       <c r="G17" t="s">
         <v>66</v>
       </c>
       <c r="H17" t="n">
         <v>38643.0</v>
       </c>
       <c r="I17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="18" ht="75.0" customHeight="true">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18">
       <c r="A18" t="n">
         <v>7767.0</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H18" t="n">
         <v>38643.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>7768.0</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H19" t="n">
         <v>38643.0</v>
       </c>
       <c r="I19" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" ht="79.2" customHeight="true">
       <c r="A20" t="n">
         <v>7769.0</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>78</v>
       </c>
       <c r="G20" t="s">
         <v>79</v>
       </c>
       <c r="H20" t="n">
         <v>38644.0</v>
       </c>
       <c r="I20" t="s">