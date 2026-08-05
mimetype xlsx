--- v0 (2026-04-17)
+++ v1 (2026-08-05)
@@ -85,128 +85,128 @@
   <si>
     <t>95-2945</t>
   </si>
   <si>
     <t>29865</t>
   </si>
   <si>
     <t>25, 35</t>
   </si>
   <si>
     <t>JIGGER</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>95-2946</t>
   </si>
   <si>
     <t>29340</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>GLUCASIL</t>
+  </si>
+  <si>
+    <t>95-2950</t>
+  </si>
+  <si>
+    <t>29866</t>
+  </si>
+  <si>
+    <t>1, 3</t>
+  </si>
+  <si>
+    <t>Rothmans 1</t>
+  </si>
+  <si>
+    <t>95-2952</t>
+  </si>
+  <si>
+    <t>29868</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>CIRKEL KAFFE</t>
+  </si>
+  <si>
+    <t>95-2953</t>
+  </si>
+  <si>
+    <t>29869</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>BOOTS</t>
+  </si>
+  <si>
+    <t>95-2956</t>
+  </si>
+  <si>
+    <t>29341</t>
+  </si>
+  <si>
+    <t>24, 25</t>
+  </si>
+  <si>
+    <t>95-2957</t>
+  </si>
+  <si>
+    <t>29342</t>
+  </si>
+  <si>
+    <t>95-2958</t>
+  </si>
+  <si>
+    <t>29343</t>
+  </si>
+  <si>
     <t>TOGERAS</t>
   </si>
   <si>
     <t>95-2949</t>
   </si>
   <si>
     <t>30580</t>
   </si>
   <si>
     <t>30, 35, 39</t>
   </si>
   <si>
-    <t>GLUCASIL</t>
-[...13 lines deleted...]
-  <si>
     <t>95-2951</t>
   </si>
   <si>
     <t>29867</t>
   </si>
   <si>
-    <t>30</t>
-[...43 lines deleted...]
-  <si>
     <t>ALDYL</t>
   </si>
   <si>
     <t>95-2968</t>
   </si>
   <si>
     <t>36235</t>
   </si>
   <si>
     <t>17, 19</t>
   </si>
   <si>
     <t>PANEXIMA</t>
   </si>
   <si>
     <t>95-2974</t>
   </si>
   <si>
     <t>29347</t>
   </si>
   <si>
     <t>16, 35, 39, 40</t>
   </si>
   <si>
     <t>Hornitex M.D.F.Masterform</t>
@@ -289,213 +289,213 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>LARIOS Principe</t>
   </si>
   <si>
     <t>RL 6001</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>Asidolis</t>
   </si>
   <si>
     <t>95-3003</t>
   </si>
   <si>
     <t>29641</t>
   </si>
   <si>
+    <t>KAUNAS AG</t>
+  </si>
+  <si>
+    <t>95-3010</t>
+  </si>
+  <si>
+    <t>29404</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>eudenta</t>
+  </si>
+  <si>
+    <t>95-3011</t>
+  </si>
+  <si>
+    <t>29642</t>
+  </si>
+  <si>
     <t>AUKŠČIAUSIOS RŪŠIES Kvietiniai miltai DAUGŲ MALŪNAS</t>
   </si>
   <si>
     <t>95-3008</t>
   </si>
   <si>
     <t>30559</t>
   </si>
   <si>
-    <t>KAUNAS AG</t>
-[...17 lines deleted...]
-    <t>29642</t>
+    <t>City DIESEL</t>
+  </si>
+  <si>
+    <t>95-3019</t>
+  </si>
+  <si>
+    <t>29646</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Hobby Clean</t>
+  </si>
+  <si>
+    <t>95-3020</t>
+  </si>
+  <si>
+    <t>29647</t>
+  </si>
+  <si>
+    <t>Motorest</t>
+  </si>
+  <si>
+    <t>95-3021</t>
+  </si>
+  <si>
+    <t>29648</t>
+  </si>
+  <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>95-3023</t>
+  </si>
+  <si>
+    <t>29405</t>
+  </si>
+  <si>
+    <t>18, 31, 35</t>
+  </si>
+  <si>
+    <t>AD</t>
+  </si>
+  <si>
+    <t>95-3026</t>
+  </si>
+  <si>
+    <t>29407</t>
+  </si>
+  <si>
+    <t>4, 37, 39</t>
   </si>
   <si>
     <t>MUNOLOC</t>
   </si>
   <si>
     <t>95-3014</t>
   </si>
   <si>
     <t>29644</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>WINES AROUND THE WORLD</t>
   </si>
   <si>
     <t>95-3016</t>
   </si>
   <si>
     <t>28850</t>
   </si>
   <si>
-    <t>City DIESEL</t>
-[...43 lines deleted...]
-  <si>
     <t>95-3025</t>
   </si>
   <si>
     <t>29406</t>
   </si>
   <si>
     <t>4, 35, 39</t>
   </si>
   <si>
-    <t>95-3026</t>
-[...7 lines deleted...]
-  <si>
     <t>Caesar</t>
   </si>
   <si>
     <t>2001 1722</t>
   </si>
   <si>
     <t>48604</t>
   </si>
   <si>
     <t>33, 35</t>
   </si>
   <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>95-3028</t>
+  </si>
+  <si>
+    <t>29409</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
+    <t>ŽILVINAS</t>
+  </si>
+  <si>
+    <t>95-3030</t>
+  </si>
+  <si>
+    <t>29650</t>
+  </si>
+  <si>
+    <t>ŽEMUOGIŲ</t>
+  </si>
+  <si>
+    <t>95-3031</t>
+  </si>
+  <si>
+    <t>29651</t>
+  </si>
+  <si>
     <t>95-3027</t>
   </si>
   <si>
     <t>29408</t>
   </si>
   <si>
     <t>29, 30</t>
-  </si>
-[...28 lines deleted...]
-    <t>29651</t>
   </si>
   <si>
     <t>SUTARTINĖ</t>
   </si>
   <si>
     <t>95-3033</t>
   </si>
   <si>
     <t>29652</t>
   </si>
   <si>
     <t>Riešutinė</t>
   </si>
   <si>
     <t>95-3036</t>
   </si>
   <si>
     <t>29655</t>
   </si>
   <si>
     <t>AUKŠTAIČIŲ</t>
   </si>
   <si>
     <t>95-3040</t>
   </si>
@@ -693,266 +693,266 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1080000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1080000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1224000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1224000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>2628000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="2628000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1440000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1440000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId3"/>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
-        </a:xfrm>
-[...188 lines deleted...]
-          <a:ext cx="1080000" cy="1440000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1194,69 +1194,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>936000</xdr:rowOff>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="936000"/>
+          <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1270,487 +1270,487 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>25</xdr:row>
-      <xdr:rowOff>756000</xdr:rowOff>
+      <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="756000"/>
+          <a:ext cx="1080000" cy="936000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>27</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="972000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1152000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1944000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId19"/>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1944000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...157 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>35</xdr:row>
+      <xdr:rowOff>648000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="648000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1404000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1404000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId26"/>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
-        </a:xfrm>
-[...112 lines deleted...]
-          <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2037,250 +2037,250 @@
       <c r="A4" t="n">
         <v>7803.0</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="n">
         <v>38655.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" ht="75.0" customHeight="true">
+    <row r="5">
       <c r="A5" t="n">
         <v>7804.0</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="n">
         <v>38655.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" ht="107.5" customHeight="true">
       <c r="A6" t="n">
         <v>7805.0</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>38655.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" ht="84.9" customHeight="true">
       <c r="A7" t="n">
         <v>7806.0</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="n">
         <v>38655.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" ht="107.5" customHeight="true">
+    <row r="8" ht="96.2" customHeight="true">
       <c r="A8" t="n">
         <v>7807.0</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="n">
         <v>38655.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" ht="84.9" customHeight="true">
+    <row r="9" ht="206.55" customHeight="true">
       <c r="A9" t="n">
         <v>7808.0</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H9" t="n">
         <v>38655.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" ht="96.2" customHeight="true">
+    <row r="10" ht="113.2" customHeight="true">
       <c r="A10" t="n">
         <v>7809.0</v>
       </c>
       <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>44</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H10" t="n">
         <v>38655.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" ht="206.55" customHeight="true">
+    <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>7810.0</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" t="s">
         <v>47</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H11" t="n">
         <v>38655.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="113.2" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>7811.0</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="H12" t="n">
         <v>38655.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>7812.0</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="G13" t="s">
@@ -2548,437 +2548,437 @@
       </c>
       <c r="H23" t="n">
         <v>38664.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>7823.0</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>95</v>
       </c>
       <c r="G24" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="H24" t="n">
         <v>38664.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>7824.0</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G25" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="H25" t="n">
         <v>38664.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" ht="75.0" customHeight="true">
       <c r="A26" t="n">
         <v>7825.0</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>101</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="G26" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="H26" t="n">
         <v>38664.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27">
+    <row r="27" ht="75.0" customHeight="true">
       <c r="A27" t="n">
         <v>7826.0</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>104</v>
       </c>
       <c r="E27" t="s">
         <v>105</v>
       </c>
       <c r="G27" t="s">
         <v>106</v>
       </c>
       <c r="H27" t="n">
         <v>38665.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28" ht="152.8" customHeight="true">
+    <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>7827.0</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>109</v>
       </c>
       <c r="G28" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="H28" t="n">
         <v>38665.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" ht="75.0" customHeight="true">
       <c r="A29" t="n">
         <v>7828.0</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="G29" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="H29" t="n">
         <v>38665.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="75.0" customHeight="true">
+    <row r="30" ht="76.4" customHeight="true">
       <c r="A30" t="n">
         <v>7829.0</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30"/>
+      <c r="C30" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>115</v>
       </c>
-      <c r="E30" t="s">
+      <c r="G30" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H30" t="n">
         <v>38665.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" ht="75.0" customHeight="true">
+    <row r="31" ht="90.55" customHeight="true">
       <c r="A31" t="n">
         <v>7830.0</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>118</v>
       </c>
       <c r="E31" t="s">
         <v>119</v>
       </c>
       <c r="G31" t="s">
-        <v>81</v>
+        <v>120</v>
       </c>
       <c r="H31" t="n">
         <v>38665.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="76.4" customHeight="true">
+    <row r="32">
       <c r="A32" t="n">
         <v>7831.0</v>
       </c>
-      <c r="B32"/>
+      <c r="B32" t="s">
+        <v>121</v>
+      </c>
       <c r="C32" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H32" t="n">
         <v>38665.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="84.9" customHeight="true">
+    <row r="33" ht="152.8" customHeight="true">
       <c r="A33" t="n">
         <v>7832.0</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G33" t="s">
-        <v>127</v>
+        <v>24</v>
       </c>
       <c r="H33" t="n">
         <v>38665.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="90.55" customHeight="true">
+    <row r="34" ht="84.9" customHeight="true">
       <c r="A34" t="n">
         <v>7833.0</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>128</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="G34" t="s">
         <v>130</v>
       </c>
       <c r="H34" t="n">
         <v>38665.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>7834.0</v>
       </c>
       <c r="B35" t="s">
         <v>131</v>
       </c>
       <c r="C35" t="s">
         <v>21</v>
       </c>
       <c r="D35" t="s">
         <v>132</v>
       </c>
       <c r="E35" t="s">
         <v>133</v>
       </c>
       <c r="G35" t="s">
         <v>134</v>
       </c>
       <c r="H35" t="n">
         <v>38666.0</v>
       </c>
       <c r="I35" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="36" ht="84.9" customHeight="true">
+    <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>7835.0</v>
       </c>
-      <c r="B36"/>
+      <c r="B36" t="s">
+        <v>135</v>
+      </c>
       <c r="C36" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H36" t="n">
         <v>38666.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="75.0" customHeight="true">
+    <row r="37" ht="110.35" customHeight="true">
       <c r="A37" t="n">
         <v>7836.0</v>
       </c>
       <c r="B37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E37" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G37" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="H37" t="n">
         <v>38666.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" ht="110.35" customHeight="true">
+    <row r="38" ht="107.5" customHeight="true">
       <c r="A38" t="n">
         <v>7837.0</v>
       </c>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>143</v>
       </c>
       <c r="E38" t="s">
         <v>144</v>
       </c>
       <c r="G38" t="s">
         <v>134</v>
       </c>
       <c r="H38" t="n">
         <v>38666.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="107.5" customHeight="true">
+    <row r="39" ht="84.9" customHeight="true">
       <c r="A39" t="n">
         <v>7838.0</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39"/>
+      <c r="C39" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" t="s">
         <v>145</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>146</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="H39" t="n">
         <v>38666.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" ht="110.35" customHeight="true">
       <c r="A40" t="n">
         <v>7839.0</v>
       </c>
       <c r="B40" t="s">
         <v>148</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>149</v>
       </c>
       <c r="E40" t="s">
         <v>150</v>
       </c>
       <c r="G40" t="s">