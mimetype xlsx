--- v0 (2026-04-17)
+++ v1 (2026-08-05)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="188">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -388,120 +388,162 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MORGAN MORGAN DE TOI</t>
   </si>
   <si>
     <t>95-3159</t>
   </si>
   <si>
     <t>29718</t>
   </si>
   <si>
     <t>3, 9, 14, 16, 18, 25</t>
   </si>
   <si>
     <t>95-3160</t>
   </si>
   <si>
     <t>29228</t>
   </si>
   <si>
     <t>16, 35, 42</t>
   </si>
   <si>
+    <t>ok</t>
+  </si>
+  <si>
+    <t>95-3161</t>
+  </si>
+  <si>
+    <t>28940</t>
+  </si>
+  <si>
+    <t>7, 12</t>
+  </si>
+  <si>
+    <t>95-3162</t>
+  </si>
+  <si>
+    <t>30043</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
     <t>F</t>
   </si>
   <si>
     <t>95-3163</t>
   </si>
   <si>
     <t>28941</t>
   </si>
   <si>
-    <t>35, 42</t>
-[...1 lines deleted...]
-  <si>
     <t>SPASMENTRAL</t>
   </si>
   <si>
     <t>95-3166</t>
   </si>
   <si>
     <t>29721</t>
   </si>
   <si>
     <t>Mobinter</t>
   </si>
   <si>
     <t>95-3172</t>
   </si>
   <si>
     <t>29727</t>
   </si>
   <si>
     <t>9, 38</t>
   </si>
   <si>
     <t>LIETUVOS NEUROCHIRURGŲ DRAUGIJA</t>
   </si>
   <si>
     <t>95-3176</t>
   </si>
   <si>
     <t>31947</t>
   </si>
   <si>
     <t>Marijampolės Statyba</t>
   </si>
   <si>
     <t>95-3177</t>
   </si>
   <si>
     <t>30045</t>
   </si>
   <si>
     <t>6, 19, 37</t>
   </si>
   <si>
-    <t>ok</t>
-[...14 lines deleted...]
-    <t>30043</t>
+    <t>JAPONŲ RESTORANAS KABUKI</t>
+  </si>
+  <si>
+    <t>2003 1615</t>
+  </si>
+  <si>
+    <t>49263</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>CITRAMON-FORTE STIROL</t>
+  </si>
+  <si>
+    <t>2003 0715</t>
+  </si>
+  <si>
+    <t>48643</t>
+  </si>
+  <si>
+    <t>KABUKI</t>
+  </si>
+  <si>
+    <t>2003 1105</t>
+  </si>
+  <si>
+    <t>49022</t>
+  </si>
+  <si>
+    <t>Dzūkų ALUS</t>
+  </si>
+  <si>
+    <t>95-3198</t>
+  </si>
+  <si>
+    <t>29739</t>
+  </si>
+  <si>
+    <t>32</t>
   </si>
   <si>
     <t>Gi</t>
   </si>
   <si>
     <t>95-3179</t>
   </si>
   <si>
     <t>29105</t>
   </si>
   <si>
     <t>16, 42</t>
   </si>
   <si>
     <t>Labbis-Apskaita</t>
   </si>
   <si>
     <t>95-3180</t>
   </si>
   <si>
     <t>29106</t>
   </si>
   <si>
     <t>9, 42</t>
   </si>
@@ -530,89 +572,50 @@
     <t>95-3183</t>
   </si>
   <si>
     <t>29731</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LATAPRAN</t>
   </si>
   <si>
     <t>95-3185</t>
   </si>
   <si>
     <t>29733</t>
   </si>
   <si>
     <t>SULTAN</t>
   </si>
   <si>
     <t>95-3191</t>
   </si>
   <si>
     <t>29229</t>
-  </si>
-[...37 lines deleted...]
-    <t>7, 25, 30, 39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1200,411 +1203,411 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>1260000</xdr:rowOff>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1080000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1260000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1260000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId17"/>
+        <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId18"/>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId19"/>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>1080000</xdr:rowOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>1296000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1080000"/>
+          <a:ext cx="1080000" cy="1296000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>540000</xdr:rowOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId21"/>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="540000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId22"/>
+        <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
-    </xdr:to>
-[...74 lines deleted...]
-      <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="900000"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2445,326 +2448,326 @@
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>7882.0</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33" t="s">
         <v>124</v>
       </c>
       <c r="G33" t="s">
         <v>125</v>
       </c>
       <c r="H33" t="n">
         <v>38676.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="99.05" customHeight="true">
+    <row r="34" ht="84.9" customHeight="true">
       <c r="A34" t="n">
         <v>7883.0</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
         <v>128</v>
       </c>
       <c r="G34" t="s">
         <v>129</v>
       </c>
       <c r="H34" t="n">
         <v>38677.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>7884.0</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35"/>
+      <c r="C35" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" t="s">
         <v>130</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>131</v>
       </c>
-      <c r="E35" t="s">
+      <c r="G35" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H35" t="n">
         <v>38677.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="75.0" customHeight="true">
+    <row r="36" ht="99.05" customHeight="true">
       <c r="A36" t="n">
         <v>7885.0</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>135</v>
       </c>
       <c r="G36" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="H36" t="n">
         <v>38677.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="75.0" customHeight="true">
+    <row r="37">
       <c r="A37" t="n">
         <v>7886.0</v>
       </c>
       <c r="B37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
         <v>137</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>138</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="H37" t="n">
         <v>38677.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" ht="75.0" customHeight="true">
       <c r="A38" t="n">
         <v>7887.0</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
+        <v>140</v>
+      </c>
+      <c r="E38" t="s">
         <v>141</v>
       </c>
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="H38" t="n">
         <v>38677.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="84.9" customHeight="true">
+    <row r="39" ht="75.0" customHeight="true">
       <c r="A39" t="n">
         <v>7888.0</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" t="s">
         <v>145</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>147</v>
+        <v>84</v>
       </c>
       <c r="H39" t="n">
         <v>38677.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" ht="75.0" customHeight="true">
       <c r="A40" t="n">
         <v>7889.0</v>
       </c>
-      <c r="B40"/>
+      <c r="B40" t="s">
+        <v>146</v>
+      </c>
       <c r="C40" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" t="s">
         <v>148</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H40" t="n">
         <v>38677.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" ht="75.0" customHeight="true">
+    <row r="41" ht="101.85" customHeight="true">
       <c r="A41" t="n">
         <v>7890.0</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>151</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="G41" t="s">
         <v>153</v>
       </c>
       <c r="H41" t="n">
         <v>38678.0</v>
       </c>
       <c r="I41" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>7891.0</v>
       </c>
       <c r="B42" t="s">
         <v>154</v>
       </c>
       <c r="C42" t="s">
         <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>156</v>
       </c>
       <c r="G42" t="s">
-        <v>157</v>
+        <v>57</v>
       </c>
       <c r="H42" t="n">
         <v>38678.0</v>
       </c>
       <c r="I42" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>7892.0</v>
       </c>
       <c r="B43" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s">
         <v>17</v>
       </c>
       <c r="D43" t="s">
+        <v>158</v>
+      </c>
+      <c r="E43" t="s">
         <v>159</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="H43" t="n">
         <v>38678.0</v>
       </c>
       <c r="I43" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="44">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>7893.0</v>
       </c>
       <c r="B44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>161</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>162</v>
       </c>
-      <c r="E44" t="s">
+      <c r="G44" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H44" t="n">
         <v>38678.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>7894.0</v>
       </c>
       <c r="B45" t="s">
         <v>164</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>165</v>
       </c>
       <c r="E45" t="s">
         <v>166</v>
       </c>
       <c r="G45" t="s">
@@ -2772,181 +2775,181 @@
       </c>
       <c r="H45" t="n">
         <v>38678.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>7895.0</v>
       </c>
       <c r="B46" t="s">
         <v>168</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>169</v>
       </c>
       <c r="E46" t="s">
         <v>170</v>
       </c>
       <c r="G46" t="s">
-        <v>57</v>
+        <v>171</v>
       </c>
       <c r="H46" t="n">
         <v>38678.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>7896.0</v>
       </c>
       <c r="B47" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C47" t="s">
         <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E47" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G47" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="H47" t="n">
         <v>38678.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>7897.0</v>
       </c>
       <c r="B48" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C48" t="s">
         <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E48" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G48" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H48" t="n">
         <v>38678.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49">
+    <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>7898.0</v>
       </c>
       <c r="B49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E49" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G49" t="s">
-        <v>36</v>
+        <v>181</v>
       </c>
       <c r="H49" t="n">
         <v>38678.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" ht="75.0" customHeight="true">
+    <row r="50">
       <c r="A50" t="n">
         <v>7899.0</v>
       </c>
       <c r="B50" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E50" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G50" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="H50" t="n">
         <v>38678.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" ht="75.0" customHeight="true">
+    <row r="51">
       <c r="A51" t="n">
         <v>7900.0</v>
       </c>
       <c r="B51" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E51" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G51" t="s">
-        <v>186</v>
+        <v>36</v>
       </c>
       <c r="H51" t="n">
         <v>38678.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>