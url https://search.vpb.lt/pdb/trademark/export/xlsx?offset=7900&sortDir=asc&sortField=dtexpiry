--- v0 (2026-04-18)
+++ v1 (2026-08-05)
@@ -40,195 +40,195 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>Dzūkų ALUS</t>
+    <t>GWC Golden World Club</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
-    <t>95-3198</t>
-[...5 lines deleted...]
-    <t>32</t>
+    <t>95-3196</t>
+  </si>
+  <si>
+    <t>30769</t>
+  </si>
+  <si>
+    <t>7, 25, 30, 39</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
+    <t>JAPONŲ RESTORANAS KABUKI</t>
+  </si>
+  <si>
+    <t>2003 1615</t>
+  </si>
+  <si>
+    <t>49263</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>KABUKI</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>2003 1105</t>
   </si>
   <si>
     <t>49022</t>
   </si>
   <si>
-    <t>43</t>
-[...13 lines deleted...]
-  <si>
     <t>CITRAMON-FORTE STIROL</t>
   </si>
   <si>
     <t>2003 0715</t>
   </si>
   <si>
     <t>48643</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>95-3200</t>
   </si>
   <si>
     <t>29741</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>KiMs</t>
   </si>
   <si>
     <t>95-3204</t>
   </si>
   <si>
     <t>30046</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>INTER CLINIC</t>
   </si>
   <si>
     <t>95-3206</t>
   </si>
   <si>
     <t>29744</t>
   </si>
   <si>
     <t>3, 5, 42</t>
   </si>
   <si>
+    <t>THYMITAQ</t>
+  </si>
+  <si>
+    <t>95-3216</t>
+  </si>
+  <si>
+    <t>29749</t>
+  </si>
+  <si>
+    <t>Sigerija</t>
+  </si>
+  <si>
+    <t>95-3218</t>
+  </si>
+  <si>
+    <t>30047</t>
+  </si>
+  <si>
+    <t>35, 41, 42</t>
+  </si>
+  <si>
+    <t>AGROKOMPLEKTAS A</t>
+  </si>
+  <si>
+    <t>95-3210</t>
+  </si>
+  <si>
+    <t>29747</t>
+  </si>
+  <si>
+    <t>35, 37, 39, 42</t>
+  </si>
+  <si>
+    <t>Trys apelsinai</t>
+  </si>
+  <si>
+    <t>95-3212</t>
+  </si>
+  <si>
+    <t>24675</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>Citrinų</t>
   </si>
   <si>
     <t>95-3213</t>
   </si>
   <si>
     <t>24676</t>
-  </si>
-[...43 lines deleted...]
-    <t>24675</t>
   </si>
   <si>
     <t>MOČIUTĖS PASAKA</t>
   </si>
   <si>
     <t>95-3227</t>
   </si>
   <si>
     <t>29753</t>
   </si>
   <si>
     <t>25, 41</t>
   </si>
   <si>
     <t>SAUGAUS EISMO MOKYKLA</t>
   </si>
   <si>
     <t>95-3228</t>
   </si>
   <si>
     <t>29754</t>
   </si>
   <si>
     <t>41</t>
   </si>
@@ -636,88 +636,88 @@
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
+      <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="612000"/>
-[...18 lines deleted...]
-      <xdr:row>3</xdr:row>
+          <a:ext cx="1080000" cy="900000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>2</xdr:row>
       <xdr:rowOff>1296000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1296000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -819,95 +819,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>396000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="396000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>396000</xdr:rowOff>
-[...36 lines deleted...]
-      <xdr:row>11</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2035,126 +2035,126 @@
       <c r="A2" t="n">
         <v>7901.0</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
         <v>38678.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3">
+    <row r="3" ht="101.85" customHeight="true">
       <c r="A3" t="n">
         <v>7902.0</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H3" t="n">
         <v>38678.0</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="4" ht="101.85" customHeight="true">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4">
       <c r="A4" t="n">
         <v>7903.0</v>
       </c>
       <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H4" t="n">
         <v>38678.0</v>
       </c>
       <c r="I4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>7904.0</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="n">
         <v>38678.0</v>
       </c>
       <c r="I5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" ht="79.2" customHeight="true">
       <c r="A6" t="n">
         <v>7905.0</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>38679.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
@@ -2197,164 +2197,164 @@
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="n">
         <v>38679.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7908.0</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="H9" t="n">
         <v>38680.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" ht="75.0" customHeight="true">
       <c r="A10" t="n">
         <v>7909.0</v>
       </c>
       <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>46</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H10" t="n">
         <v>38680.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>7910.0</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="n">
         <v>38680.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="75.0" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>7911.0</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="n">
         <v>38680.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>7912.0</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>57</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="G13" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="H13" t="n">
         <v>38680.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" ht="84.9" customHeight="true">
       <c r="A14" t="n">
         <v>7913.0</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>60</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
@@ -2518,103 +2518,103 @@
       </c>
       <c r="H20" t="n">
         <v>38683.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>7920.0</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="G21" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="H21" t="n">
         <v>38683.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" ht="75.0" customHeight="true">
       <c r="A22" t="n">
         <v>7921.0</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>90</v>
       </c>
       <c r="E22" t="s">
         <v>91</v>
       </c>
       <c r="G22" t="s">
         <v>85</v>
       </c>
       <c r="H22" t="n">
         <v>38683.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>7922.0</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>94</v>
       </c>
       <c r="G23" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="H23" t="n">
         <v>38683.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>7923.0</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="G24" t="s">
@@ -2743,51 +2743,51 @@
       </c>
       <c r="D29" t="s">
         <v>114</v>
       </c>
       <c r="E29" t="s">
         <v>115</v>
       </c>
       <c r="G29" t="s">
         <v>116</v>
       </c>
       <c r="H29" t="n">
         <v>38684.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>7929.0</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D30" t="s">
         <v>118</v>
       </c>
       <c r="E30" t="s">
         <v>119</v>
       </c>
       <c r="G30" t="s">
         <v>28</v>
       </c>
       <c r="H30" t="n">
         <v>38684.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" ht="82.05" customHeight="true">
       <c r="A31" t="n">
         <v>7930.0</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" t="s">
@@ -2873,216 +2873,216 @@
       </c>
       <c r="D34" t="s">
         <v>131</v>
       </c>
       <c r="E34" t="s">
         <v>132</v>
       </c>
       <c r="G34" t="s">
         <v>81</v>
       </c>
       <c r="H34" t="n">
         <v>38684.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>7934.0</v>
       </c>
       <c r="B35" t="s">
         <v>133</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D35" t="s">
         <v>134</v>
       </c>
       <c r="E35" t="s">
         <v>135</v>
       </c>
       <c r="G35" t="s">
         <v>136</v>
       </c>
       <c r="H35" t="n">
         <v>38685.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>7935.0</v>
       </c>
       <c r="B36" t="s">
         <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D36" t="s">
         <v>138</v>
       </c>
       <c r="E36" t="s">
         <v>139</v>
       </c>
       <c r="G36" t="s">
         <v>28</v>
       </c>
       <c r="H36" t="n">
         <v>38685.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>7936.0</v>
       </c>
       <c r="B37" t="s">
         <v>140</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
         <v>141</v>
       </c>
       <c r="E37" t="s">
         <v>142</v>
       </c>
       <c r="G37" t="s">
         <v>28</v>
       </c>
       <c r="H37" t="n">
         <v>38685.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>7937.0</v>
       </c>
       <c r="B38" t="s">
         <v>143</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D38" t="s">
         <v>144</v>
       </c>
       <c r="E38" t="s">
         <v>145</v>
       </c>
       <c r="G38" t="s">
         <v>28</v>
       </c>
       <c r="H38" t="n">
         <v>38685.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>7938.0</v>
       </c>
       <c r="B39" t="s">
         <v>146</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D39" t="s">
         <v>147</v>
       </c>
       <c r="E39" t="s">
         <v>148</v>
       </c>
       <c r="G39" t="s">
         <v>28</v>
       </c>
       <c r="H39" t="n">
         <v>38685.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>7939.0</v>
       </c>
       <c r="B40" t="s">
         <v>149</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D40" t="s">
         <v>150</v>
       </c>
       <c r="E40" t="s">
         <v>151</v>
       </c>
       <c r="G40" t="s">
         <v>152</v>
       </c>
       <c r="H40" t="n">
         <v>38685.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" ht="79.2" customHeight="true">
       <c r="A41" t="n">
         <v>7940.0</v>
       </c>
       <c r="B41" t="s">
         <v>153</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>154</v>
       </c>
       <c r="E41" t="s">
         <v>155</v>
       </c>
       <c r="G41" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H41" t="n">
         <v>38685.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>7941.0</v>
       </c>
       <c r="B42" t="s">
         <v>156</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>157</v>
       </c>
       <c r="E42" t="s">
         <v>158</v>
       </c>
       <c r="G42" t="s">
@@ -3287,51 +3287,51 @@
       </c>
       <c r="D50" t="s">
         <v>183</v>
       </c>
       <c r="E50" t="s">
         <v>184</v>
       </c>
       <c r="G50" t="s">
         <v>185</v>
       </c>
       <c r="H50" t="n">
         <v>38686.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>7950.0</v>
       </c>
       <c r="B51" t="s">
         <v>186</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D51" t="s">
         <v>187</v>
       </c>
       <c r="E51" t="s">
         <v>188</v>
       </c>
       <c r="G51" t="s">
         <v>36</v>
       </c>
       <c r="H51" t="n">
         <v>38686.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">