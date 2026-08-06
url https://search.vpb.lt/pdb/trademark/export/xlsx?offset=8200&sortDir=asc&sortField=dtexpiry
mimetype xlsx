--- v0 (2026-04-18)
+++ v1 (2026-08-06)
@@ -400,96 +400,96 @@
   <si>
     <t>3, 7, 8, 14, 15, 16, 18, 20, 21, 25, 28, 32, 33</t>
   </si>
   <si>
     <t>PINGVIN</t>
   </si>
   <si>
     <t>96-0444</t>
   </si>
   <si>
     <t>30066</t>
   </si>
   <si>
     <t>16, 21</t>
   </si>
   <si>
     <t>WODKA WYBOROWA</t>
   </si>
   <si>
     <t>96-0447</t>
   </si>
   <si>
     <t>30376</t>
   </si>
   <si>
+    <t>ECOTEL CITY</t>
+  </si>
+  <si>
+    <t>2003 2241</t>
+  </si>
+  <si>
+    <t>50170</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>ARABLOC</t>
   </si>
   <si>
     <t>96-0463</t>
   </si>
   <si>
     <t>30068</t>
   </si>
   <si>
     <t>travelLINK</t>
   </si>
   <si>
     <t>96-0452</t>
   </si>
   <si>
     <t>30067</t>
   </si>
   <si>
     <t>38, 39</t>
   </si>
   <si>
     <t>BERNŲ PIEMENŲ</t>
   </si>
   <si>
     <t>2003 1514</t>
   </si>
   <si>
     <t>49573</t>
   </si>
   <si>
     <t>29</t>
-  </si>
-[...13 lines deleted...]
-    <t>43</t>
   </si>
   <si>
     <t>ULTRA VIRES UV</t>
   </si>
   <si>
     <t>96-0478</t>
   </si>
   <si>
     <t>30380</t>
   </si>
   <si>
     <t>25, 32, 34, 35, 38, 42</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>96-0479</t>
   </si>
   <si>
     <t>30659</t>
   </si>
   <si>
     <t>96-0480</t>
   </si>
@@ -1430,57 +1430,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1296000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>396000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2767,135 +2767,135 @@
       </c>
       <c r="H34" t="n">
         <v>38768.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>8234.0</v>
       </c>
       <c r="B35" t="s">
         <v>130</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>132</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>133</v>
       </c>
       <c r="H35" t="n">
         <v>38769.0</v>
       </c>
       <c r="I35" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="36" ht="75.0" customHeight="true">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="36">
       <c r="A36" t="n">
         <v>8235.0</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G36" t="s">
-        <v>136</v>
+        <v>14</v>
       </c>
       <c r="H36" t="n">
         <v>38769.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37">
+    <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>8236.0</v>
       </c>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G37" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H37" t="n">
         <v>38769.0</v>
       </c>
       <c r="I37" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>8237.0</v>
       </c>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>143</v>
       </c>
       <c r="E38" t="s">
         <v>144</v>
       </c>
       <c r="G38" t="s">
         <v>145</v>
       </c>
       <c r="H38" t="n">
         <v>38769.0</v>
       </c>
       <c r="I38" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" ht="76.4" customHeight="true">
       <c r="A39" t="n">
         <v>8238.0</v>
       </c>
       <c r="B39" t="s">
         <v>146</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>147</v>
       </c>
       <c r="E39" t="s">
         <v>148</v>
       </c>
       <c r="G39" t="s">
         <v>149</v>
       </c>
       <c r="H39" t="n">
         <v>38770.0</v>
       </c>
       <c r="I39" t="s">