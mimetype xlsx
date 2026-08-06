--- v0 (2026-04-18)
+++ v1 (2026-08-06)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="196">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -544,139 +544,148 @@
   <si>
     <t>Flintas LEDAI</t>
   </si>
   <si>
     <t>96-0760</t>
   </si>
   <si>
     <t>30227</t>
   </si>
   <si>
     <t>30, 35</t>
   </si>
   <si>
     <t>PLANET 1</t>
   </si>
   <si>
     <t>96-0761</t>
   </si>
   <si>
     <t>30152</t>
   </si>
   <si>
     <t>9, 38</t>
   </si>
   <si>
-    <t>MAURESKA M</t>
-[...41 lines deleted...]
-    <t>30932</t>
+    <t>A Ž</t>
+  </si>
+  <si>
+    <t>96-0789</t>
+  </si>
+  <si>
+    <t>30408</t>
+  </si>
+  <si>
+    <t>29, 31, 35, 40</t>
+  </si>
+  <si>
+    <t>BRIAL</t>
+  </si>
+  <si>
+    <t>96-0792</t>
+  </si>
+  <si>
+    <t>30494</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>PER VETRO</t>
+  </si>
+  <si>
+    <t>96-0793</t>
+  </si>
+  <si>
+    <t>30495</t>
+  </si>
+  <si>
+    <t>SURGIKOS</t>
+  </si>
+  <si>
+    <t>96-0796</t>
+  </si>
+  <si>
+    <t>30409</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>SANIREN</t>
+  </si>
+  <si>
+    <t>96-0799</t>
+  </si>
+  <si>
+    <t>30496</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1313,88 +1322,50 @@
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2598,155 +2569,155 @@
       </c>
       <c r="H46" t="n">
         <v>38801.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="76.4" customHeight="true">
       <c r="A47" t="n">
         <v>8346.0</v>
       </c>
       <c r="B47" t="s">
         <v>178</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
         <v>179</v>
       </c>
       <c r="E47" t="s">
         <v>180</v>
       </c>
       <c r="G47" t="s">
-        <v>57</v>
+        <v>181</v>
       </c>
       <c r="H47" t="n">
         <v>38802.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" ht="75.0" customHeight="true">
+    <row r="48">
       <c r="A48" t="n">
         <v>8347.0</v>
       </c>
       <c r="B48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C48" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E48" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G48" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="H48" t="n">
         <v>38802.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>8348.0</v>
       </c>
       <c r="B49" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
+        <v>187</v>
+      </c>
+      <c r="E49" t="s">
+        <v>188</v>
+      </c>
+      <c r="G49" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H49" t="n">
         <v>38802.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>8349.0</v>
       </c>
       <c r="B50" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E50" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G50" t="s">
-        <v>61</v>
+        <v>192</v>
       </c>
       <c r="H50" t="n">
         <v>38802.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>8350.0</v>
       </c>
       <c r="B51" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E51" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="G51" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="H51" t="n">
         <v>38802.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>