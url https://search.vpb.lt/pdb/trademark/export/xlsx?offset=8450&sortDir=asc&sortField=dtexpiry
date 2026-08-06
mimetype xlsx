--- v0 (2026-04-18)
+++ v1 (2026-08-06)
@@ -394,108 +394,108 @@
   <si>
     <t>PEXEP</t>
   </si>
   <si>
     <t>96-1095</t>
   </si>
   <si>
     <t>30417</t>
   </si>
   <si>
     <t>11, 17</t>
   </si>
   <si>
     <t>TADEUŠO KOLOŠEVSKIO FIRMA "TADAS"</t>
   </si>
   <si>
     <t>96-1100</t>
   </si>
   <si>
     <t>27275</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
+    <t>Š Ž</t>
+  </si>
+  <si>
+    <t>96-1117</t>
+  </si>
+  <si>
+    <t>31091</t>
+  </si>
+  <si>
+    <t>RAGAL</t>
+  </si>
+  <si>
+    <t>96-1106</t>
+  </si>
+  <si>
+    <t>31512</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>RACOLD</t>
+  </si>
+  <si>
+    <t>96-1107</t>
+  </si>
+  <si>
+    <t>31513</t>
+  </si>
+  <si>
+    <t>RACOLOR</t>
+  </si>
+  <si>
+    <t>96-1108</t>
+  </si>
+  <si>
+    <t>31514</t>
+  </si>
+  <si>
+    <t>96-1103</t>
+  </si>
+  <si>
+    <t>31509</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>ECO-T</t>
   </si>
   <si>
     <t>96-1104</t>
   </si>
   <si>
     <t>31510</t>
   </si>
   <si>
     <t>12</t>
-  </si>
-[...46 lines deleted...]
-    <t>9</t>
   </si>
   <si>
     <t>To TEOREMA office</t>
   </si>
   <si>
     <t>96-1109</t>
   </si>
   <si>
     <t>31515</t>
   </si>
   <si>
     <t>THULIT T</t>
   </si>
   <si>
     <t>96-1114</t>
   </si>
   <si>
     <t>30567</t>
   </si>
   <si>
     <t>20, 35</t>
   </si>
   <si>
     <t>BUSINESSCLASS</t>
   </si>
@@ -1290,95 +1290,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1116000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2484,187 +2484,187 @@
       <c r="A32" t="n">
         <v>8481.0</v>
       </c>
       <c r="B32" t="s">
         <v>124</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>125</v>
       </c>
       <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="G32" t="s">
         <v>127</v>
       </c>
       <c r="H32" t="n">
         <v>38843.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>8482.0</v>
       </c>
       <c r="B33" t="s">
         <v>128</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>130</v>
       </c>
       <c r="G33" t="s">
-        <v>131</v>
+        <v>28</v>
       </c>
       <c r="H33" t="n">
         <v>38844.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="75.0" customHeight="true">
+    <row r="34">
       <c r="A34" t="n">
         <v>8483.0</v>
       </c>
       <c r="B34" t="s">
+        <v>131</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>132</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>133</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G34" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H34" t="n">
         <v>38844.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>8484.0</v>
       </c>
       <c r="B35" t="s">
         <v>135</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>136</v>
       </c>
       <c r="E35" t="s">
         <v>137</v>
       </c>
       <c r="G35" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H35" t="n">
         <v>38844.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>8485.0</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
+        <v>139</v>
+      </c>
+      <c r="E36" t="s">
         <v>140</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H36" t="n">
         <v>38844.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37">
+    <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>8486.0</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37"/>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" t="s">
+        <v>141</v>
+      </c>
+      <c r="E37" t="s">
         <v>142</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="G37" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H37" t="n">
         <v>38844.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" ht="75.0" customHeight="true">
+    <row r="38">
       <c r="A38" t="n">
         <v>8487.0</v>
       </c>
-      <c r="B38"/>
+      <c r="B38" t="s">
+        <v>144</v>
+      </c>
       <c r="C38" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>145</v>
       </c>
       <c r="E38" t="s">
         <v>146</v>
       </c>
       <c r="G38" t="s">
         <v>147</v>
       </c>
       <c r="H38" t="n">
         <v>38844.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" ht="84.9" customHeight="true">
       <c r="A39" t="n">
         <v>8488.0</v>
       </c>
       <c r="B39" t="s">
         <v>148</v>
       </c>
       <c r="C39" t="s">
@@ -2733,51 +2733,51 @@
       </c>
       <c r="H41" t="n">
         <v>38845.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>8491.0</v>
       </c>
       <c r="B42" t="s">
         <v>159</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>160</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="G42" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="H42" t="n">
         <v>38845.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" ht="96.2" customHeight="true">
       <c r="A43" t="n">
         <v>8492.0</v>
       </c>
       <c r="B43" t="s">
         <v>162</v>
       </c>
       <c r="C43" t="s">
         <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>163</v>
       </c>
       <c r="E43" t="s">
         <v>164</v>
       </c>
       <c r="G43" t="s">