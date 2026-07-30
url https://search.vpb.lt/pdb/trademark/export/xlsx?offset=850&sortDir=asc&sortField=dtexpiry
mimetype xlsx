--- v1 (2026-03-27)
+++ v2 (2026-07-30)
@@ -378,201 +378,201 @@
   <si>
     <t>20779</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>CYPRION</t>
   </si>
   <si>
     <t>ZP 2264</t>
   </si>
   <si>
     <t>20782</t>
   </si>
   <si>
     <t>OLD CROW</t>
   </si>
   <si>
     <t>ZP 2290</t>
   </si>
   <si>
     <t>20726</t>
   </si>
   <si>
+    <t>RONRICO</t>
+  </si>
+  <si>
+    <t>ZP 2293</t>
+  </si>
+  <si>
+    <t>20788</t>
+  </si>
+  <si>
+    <t>OLD GRAND-DAD</t>
+  </si>
+  <si>
+    <t>ZP 2295</t>
+  </si>
+  <si>
+    <t>20790</t>
+  </si>
+  <si>
+    <t>FLAMINGO</t>
+  </si>
+  <si>
+    <t>ZP 2298</t>
+  </si>
+  <si>
+    <t>20793</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ALWAYS ULTRA</t>
+  </si>
+  <si>
+    <t>ZP 2299</t>
+  </si>
+  <si>
+    <t>20794</t>
+  </si>
+  <si>
+    <t>always</t>
+  </si>
+  <si>
+    <t>RL 733</t>
+  </si>
+  <si>
+    <t>6222</t>
+  </si>
+  <si>
+    <t>SYSTEMPRO</t>
+  </si>
+  <si>
+    <t>RL 810</t>
+  </si>
+  <si>
+    <t>6299</t>
+  </si>
+  <si>
     <t>KAMORA</t>
   </si>
   <si>
     <t>ZP 2291</t>
   </si>
   <si>
     <t>20727</t>
   </si>
   <si>
-    <t>RONRICO</t>
-[...16 lines deleted...]
-  <si>
     <t>REMEDIA</t>
   </si>
   <si>
     <t>ZP 2297</t>
   </si>
   <si>
     <t>20792</t>
   </si>
   <si>
-    <t>5</t>
-[...37 lines deleted...]
-  <si>
     <t>CORVATON</t>
   </si>
   <si>
     <t>RL 1388</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>ATLANTA HAWKS</t>
   </si>
   <si>
     <t>ZP 2107</t>
   </si>
   <si>
     <t>20804</t>
   </si>
   <si>
     <t>16, 25, 28</t>
   </si>
   <si>
+    <t>M DALLAS MAVERICKS</t>
+  </si>
+  <si>
+    <t>ZP 2112</t>
+  </si>
+  <si>
+    <t>20965</t>
+  </si>
+  <si>
+    <t>DETROIT PISTONS</t>
+  </si>
+  <si>
+    <t>ZP 2114</t>
+  </si>
+  <si>
+    <t>20809</t>
+  </si>
+  <si>
+    <t>GOLDEN STATE WARRIORS</t>
+  </si>
+  <si>
+    <t>ZP 2115</t>
+  </si>
+  <si>
+    <t>20810</t>
+  </si>
+  <si>
+    <t>HOUSTON ROCKETS</t>
+  </si>
+  <si>
+    <t>ZP 2116</t>
+  </si>
+  <si>
+    <t>20811</t>
+  </si>
+  <si>
+    <t>RYTŲ KEMPINGAS</t>
+  </si>
+  <si>
+    <t>ZP 2120</t>
+  </si>
+  <si>
+    <t>21249</t>
+  </si>
+  <si>
+    <t>37, 41, 42</t>
+  </si>
+  <si>
     <t>CAVS</t>
   </si>
   <si>
     <t>ZP 2111</t>
   </si>
   <si>
     <t>20964</t>
-  </si>
-[...46 lines deleted...]
-    <t>37, 41, 42</t>
   </si>
   <si>
     <t>ZP 2121</t>
   </si>
   <si>
     <t>21164</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MINNESOTA TIMBERWOLVES</t>
   </si>
   <si>
     <t>ZP 2127</t>
   </si>
   <si>
     <t>20816</t>
   </si>
   <si>
     <t>NETS</t>
   </si>
   <si>
     <t>ZP 2128</t>
   </si>
@@ -1510,207 +1510,207 @@
       </c>
       <c r="H33" t="n">
         <v>37529.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>883.0</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" t="s">
         <v>49</v>
       </c>
       <c r="D34" t="s">
         <v>130</v>
       </c>
       <c r="E34" t="s">
         <v>131</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="H34" t="n">
         <v>37529.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>884.0</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C35" t="s">
         <v>49</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G35" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="H35" t="n">
         <v>37529.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>885.0</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>137</v>
       </c>
       <c r="E36" t="s">
         <v>138</v>
       </c>
       <c r="G36" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="H36" t="n">
         <v>37529.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>886.0</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" t="s">
         <v>49</v>
       </c>
       <c r="D37" t="s">
         <v>140</v>
       </c>
       <c r="E37" t="s">
         <v>141</v>
       </c>
       <c r="G37" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="H37" t="n">
         <v>37529.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>887.0</v>
       </c>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="D38" t="s">
         <v>143</v>
       </c>
       <c r="E38" t="s">
         <v>144</v>
       </c>
       <c r="G38" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="H38" t="n">
         <v>37529.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>888.0</v>
       </c>
       <c r="B39" t="s">
         <v>145</v>
       </c>
       <c r="C39" t="s">
         <v>49</v>
       </c>
       <c r="D39" t="s">
         <v>146</v>
       </c>
       <c r="E39" t="s">
         <v>147</v>
       </c>
       <c r="G39" t="s">
-        <v>36</v>
+        <v>132</v>
       </c>
       <c r="H39" t="n">
         <v>37529.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>889.0</v>
       </c>
       <c r="B40" t="s">
         <v>148</v>
       </c>
       <c r="C40" t="s">
         <v>49</v>
       </c>
       <c r="D40" t="s">
         <v>149</v>
       </c>
       <c r="E40" t="s">
         <v>150</v>
       </c>
       <c r="G40" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="H40" t="n">
         <v>37529.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>890.0</v>
       </c>
       <c r="B41" t="s">
         <v>151</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>152</v>
       </c>
       <c r="E41" t="s">
         <v>153</v>
       </c>
       <c r="G41" t="s">
@@ -1822,77 +1822,77 @@
       </c>
       <c r="H45" t="n">
         <v>37530.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>895.0</v>
       </c>
       <c r="B46" t="s">
         <v>167</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>168</v>
       </c>
       <c r="E46" t="s">
         <v>169</v>
       </c>
       <c r="G46" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="H46" t="n">
         <v>37530.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>896.0</v>
       </c>
       <c r="B47" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E47" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G47" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="H47" t="n">
         <v>37530.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>897.0</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
         <v>30</v>
       </c>
       <c r="D48" t="s">
         <v>174</v>
       </c>
       <c r="E48" t="s">
         <v>175</v>
       </c>
       <c r="G48" t="s">
         <v>176</v>
       </c>