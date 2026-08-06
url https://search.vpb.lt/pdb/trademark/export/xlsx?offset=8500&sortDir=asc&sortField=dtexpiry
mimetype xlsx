--- v0 (2026-04-18)
+++ v1 (2026-08-06)
@@ -145,114 +145,126 @@
   <si>
     <t>COSMO</t>
   </si>
   <si>
     <t>96-1177</t>
   </si>
   <si>
     <t>30339</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>KS V</t>
   </si>
   <si>
     <t>96-1178</t>
   </si>
   <si>
     <t>30634</t>
   </si>
   <si>
     <t>36, 37, 39, 42</t>
   </si>
   <si>
+    <t>OMNITEL RYŠIO TILTAS Internet SprintNet GSM</t>
+  </si>
+  <si>
+    <t>96-1183</t>
+  </si>
+  <si>
+    <t>30732</t>
+  </si>
+  <si>
+    <t>Dorlita</t>
+  </si>
+  <si>
+    <t>96-1185</t>
+  </si>
+  <si>
+    <t>30733</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
     <t>ULRAN</t>
   </si>
   <si>
     <t>96-1189</t>
   </si>
   <si>
     <t>31815</t>
   </si>
   <si>
-    <t>OMNITEL RYŠIO TILTAS Internet SprintNet GSM</t>
-[...19 lines deleted...]
-  <si>
     <t>fL faberlic</t>
   </si>
   <si>
     <t>2003 2366</t>
   </si>
   <si>
     <t>49782</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
+    <t>LAMOTRIX</t>
+  </si>
+  <si>
+    <t>2003 2003</t>
+  </si>
+  <si>
+    <t>49804</t>
+  </si>
+  <si>
     <t>OLYMPIC</t>
   </si>
   <si>
     <t>2003 1682</t>
   </si>
   <si>
     <t>49662</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>LAMOTRIX</t>
-[...5 lines deleted...]
-    <t>49804</t>
+    <t>3-D</t>
+  </si>
+  <si>
+    <t>2001 0142</t>
+  </si>
+  <si>
+    <t>43499</t>
+  </si>
+  <si>
+    <t>30</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>96-1195</t>
   </si>
   <si>
     <t>30342</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>VELTINS</t>
   </si>
   <si>
     <t>96-1196</t>
   </si>
   <si>
     <t>30343</t>
   </si>
   <si>
     <t>96-1197</t>
   </si>
@@ -262,198 +274,186 @@
   <si>
     <t>LIETUVOS PROFESINĖ SĄJUNGA SOLIDARUMAS</t>
   </si>
   <si>
     <t>96-1199</t>
   </si>
   <si>
     <t>39454</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>STOMIL</t>
   </si>
   <si>
     <t>96-1201</t>
   </si>
   <si>
     <t>31817</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>3-D</t>
-[...10 lines deleted...]
-  <si>
     <t>Karamelė CITRINŲ IR APELSINŲ SKILTELĖS</t>
   </si>
   <si>
     <t>99-2447</t>
   </si>
   <si>
     <t>40686</t>
   </si>
   <si>
     <t>PEMCO LADA</t>
   </si>
   <si>
     <t>96-1205</t>
   </si>
   <si>
     <t>30923</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IZATIC</t>
   </si>
   <si>
     <t>96-1213</t>
   </si>
   <si>
     <t>30480</t>
   </si>
   <si>
+    <t>FIZZ</t>
+  </si>
+  <si>
+    <t>2003 1877</t>
+  </si>
+  <si>
+    <t>50585</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>OPTIMUS</t>
   </si>
   <si>
     <t>2003 1224</t>
   </si>
   <si>
     <t>49570</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>FIZZ</t>
-[...8 lines deleted...]
-    <t>33</t>
+    <t>TV KONKURSAS ŠAUNIAUSI MOKSLEIVIAI</t>
+  </si>
+  <si>
+    <t>96-1216</t>
+  </si>
+  <si>
+    <t>30734</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t>96-1217</t>
+  </si>
+  <si>
+    <t>31346</t>
+  </si>
+  <si>
+    <t>29, 30</t>
+  </si>
+  <si>
+    <t>FRISKIES GOURMET</t>
+  </si>
+  <si>
+    <t>96-1222</t>
+  </si>
+  <si>
+    <t>30638</t>
+  </si>
+  <si>
+    <t>31</t>
   </si>
   <si>
     <t>LIETUVOS VARGONININKŲ BENDRIJA</t>
   </si>
   <si>
     <t>96-1215</t>
   </si>
   <si>
     <t>38023</t>
   </si>
   <si>
-    <t>41</t>
-[...32 lines deleted...]
-    <t>31</t>
+    <t>S P</t>
+  </si>
+  <si>
+    <t>96-1228</t>
+  </si>
+  <si>
+    <t>30983</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
+    <t>LOEFBERGS LYX</t>
+  </si>
+  <si>
+    <t>96-1229</t>
+  </si>
+  <si>
+    <t>31477</t>
+  </si>
+  <si>
+    <t>Loefbergs Lila</t>
+  </si>
+  <si>
+    <t>96-1230</t>
+  </si>
+  <si>
+    <t>31478</t>
   </si>
   <si>
     <t>Elektra VIEŠBUTIS</t>
   </si>
   <si>
     <t>96-1236</t>
   </si>
   <si>
     <t>30763</t>
-  </si>
-[...28 lines deleted...]
-    <t>31478</t>
   </si>
   <si>
     <t>ApsarA</t>
   </si>
   <si>
     <t>96-1244</t>
   </si>
   <si>
     <t>32185</t>
   </si>
   <si>
     <t>tutti</t>
   </si>
   <si>
     <t>96-1246</t>
   </si>
   <si>
     <t>30749</t>
   </si>
   <si>
     <t>E P</t>
   </si>
   <si>
     <t>96-1252</t>
   </si>
@@ -755,95 +755,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -869,570 +869,570 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>936000</xdr:rowOff>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId9"/>
+        <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId10"/>
+        <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId11"/>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>20</xdr:row>
-[...37 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>2916000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="2916000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>26</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="756000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>1224000</xdr:rowOff>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId19"/>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>792000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="792000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>792000</xdr:rowOff>
+      <xdr:rowOff>1224000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="792000"/>
+          <a:ext cx="1080000" cy="1224000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2153,376 +2153,376 @@
       <c r="A9" t="n">
         <v>8508.0</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="n">
         <v>38851.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" ht="76.4" customHeight="true">
       <c r="A10" t="n">
         <v>8509.0</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>46</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H10" t="n">
         <v>38852.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" ht="76.4" customHeight="true">
+    <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>8510.0</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="H11" t="n">
         <v>38852.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="75.0" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>8511.0</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H12" t="n">
         <v>38852.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" ht="107.5" customHeight="true">
       <c r="A13" t="n">
         <v>8512.0</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>56</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="n">
         <v>38852.0</v>
       </c>
       <c r="I13" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="14" ht="75.0" customHeight="true">
+    <row r="14">
       <c r="A14" t="n">
         <v>8513.0</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H14" t="n">
         <v>38852.0</v>
       </c>
       <c r="I14" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>8514.0</v>
       </c>
       <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>65</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H15" t="n">
         <v>38852.0</v>
       </c>
       <c r="I15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>8515.0</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>69</v>
       </c>
       <c r="G16" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="n">
         <v>38853.0</v>
       </c>
       <c r="I16" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>8516.0</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17"/>
+      <c r="C17" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>72</v>
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="G17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H17" t="n">
         <v>38853.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" ht="75.0" customHeight="true">
       <c r="A18" t="n">
         <v>8517.0</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H18" t="n">
         <v>38853.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" ht="79.2" customHeight="true">
+    <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>8518.0</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="H19" t="n">
         <v>38853.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" ht="79.2" customHeight="true">
       <c r="A20" t="n">
         <v>8519.0</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="G20" t="s">
         <v>83</v>
       </c>
       <c r="H20" t="n">
         <v>38853.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="75.0" customHeight="true">
+    <row r="21">
       <c r="A21" t="n">
         <v>8520.0</v>
       </c>
-      <c r="B21"/>
+      <c r="B21" t="s">
+        <v>84</v>
+      </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="G21" t="s">
         <v>87</v>
       </c>
       <c r="H21" t="n">
         <v>38853.0</v>
       </c>
       <c r="I21" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>8521.0</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="G22" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H22" t="n">
         <v>38853.0</v>
       </c>
       <c r="I22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>8522.0</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>92</v>
       </c>
       <c r="E23" t="s">
         <v>93</v>
       </c>
       <c r="G23" t="s">
@@ -2539,354 +2539,354 @@
       <c r="A24" t="n">
         <v>8523.0</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="n">
         <v>38854.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" ht="229.2" customHeight="true">
       <c r="A25" t="n">
         <v>8524.0</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" t="s">
         <v>100</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25" t="n">
         <v>38855.0</v>
       </c>
       <c r="I25" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="26" ht="229.2" customHeight="true">
+    <row r="26">
       <c r="A26" t="n">
         <v>8525.0</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
       <c r="C26" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>103</v>
       </c>
       <c r="E26" t="s">
         <v>104</v>
       </c>
       <c r="G26" t="s">
         <v>105</v>
       </c>
       <c r="H26" t="n">
         <v>38855.0</v>
       </c>
       <c r="I26" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="27" ht="76.4" customHeight="true">
+    <row r="27" ht="75.0" customHeight="true">
       <c r="A27" t="n">
         <v>8526.0</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>108</v>
       </c>
       <c r="G27" t="s">
         <v>109</v>
       </c>
       <c r="H27" t="n">
         <v>38857.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>8527.0</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="G28" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H28" t="n">
         <v>38857.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" ht="75.0" customHeight="true">
+    <row r="29">
       <c r="A29" t="n">
         <v>8528.0</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H29" t="n">
         <v>38857.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30">
+    <row r="30" ht="76.4" customHeight="true">
       <c r="A30" t="n">
         <v>8529.0</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G30" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="H30" t="n">
         <v>38857.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" ht="96.2" customHeight="true">
+    <row r="31" ht="84.9" customHeight="true">
       <c r="A31" t="n">
         <v>8530.0</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>122</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
       <c r="G31" t="s">
-        <v>79</v>
+        <v>124</v>
       </c>
       <c r="H31" t="n">
         <v>38858.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="84.9" customHeight="true">
+    <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>8531.0</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G32" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="H32" t="n">
         <v>38858.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>8532.0</v>
       </c>
       <c r="B33" t="s">
         <v>128</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>130</v>
       </c>
       <c r="G33" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H33" t="n">
         <v>38858.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="75.0" customHeight="true">
+    <row r="34" ht="96.2" customHeight="true">
       <c r="A34" t="n">
         <v>8533.0</v>
       </c>
       <c r="B34" t="s">
         <v>131</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>132</v>
       </c>
       <c r="E34" t="s">
         <v>133</v>
       </c>
       <c r="G34" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="H34" t="n">
         <v>38858.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>8534.0</v>
       </c>
       <c r="B35" t="s">
         <v>134</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="G35" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H35" t="n">
         <v>38859.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="87.7" customHeight="true">
       <c r="A36" t="n">
         <v>8535.0</v>
       </c>
       <c r="B36" t="s">
         <v>137</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
         <v>138</v>
       </c>
       <c r="E36" t="s">
         <v>139</v>
       </c>
       <c r="G36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H36" t="n">
         <v>38860.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" ht="79.2" customHeight="true">
       <c r="A37" t="n">
         <v>8536.0</v>
       </c>
       <c r="B37" t="s">
         <v>140</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>141</v>
       </c>
       <c r="E37" t="s">
         <v>142</v>
       </c>
       <c r="G37" t="s">
@@ -3102,66 +3102,66 @@
       </c>
       <c r="H45" t="n">
         <v>38864.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" ht="75.0" customHeight="true">
       <c r="A46" t="n">
         <v>8545.0</v>
       </c>
       <c r="B46" t="s">
         <v>173</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>174</v>
       </c>
       <c r="E46" t="s">
         <v>175</v>
       </c>
       <c r="G46" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H46" t="n">
         <v>38864.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>8546.0</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D47" t="s">
         <v>176</v>
       </c>
       <c r="E47" t="s">
         <v>177</v>
       </c>
       <c r="G47" t="s">
         <v>178</v>
       </c>
       <c r="H47" t="n">
         <v>38864.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>8547.0</v>
       </c>
       <c r="B48" t="s">
         <v>179</v>
       </c>
       <c r="C48" t="s">
@@ -3178,77 +3178,77 @@
       </c>
       <c r="H48" t="n">
         <v>38865.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>8548.0</v>
       </c>
       <c r="B49" t="s">
         <v>183</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>184</v>
       </c>
       <c r="E49" t="s">
         <v>185</v>
       </c>
       <c r="G49" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H49" t="n">
         <v>38865.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>8549.0</v>
       </c>
       <c r="B50" t="s">
         <v>186</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>187</v>
       </c>
       <c r="E50" t="s">
         <v>188</v>
       </c>
       <c r="G50" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H50" t="n">
         <v>38865.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>8550.0</v>
       </c>
       <c r="B51" t="s">
         <v>189</v>
       </c>
       <c r="C51" t="s">
         <v>25</v>
       </c>
       <c r="D51" t="s">
         <v>190</v>
       </c>
       <c r="E51" t="s">
         <v>191</v>
       </c>
       <c r="G51" t="s">