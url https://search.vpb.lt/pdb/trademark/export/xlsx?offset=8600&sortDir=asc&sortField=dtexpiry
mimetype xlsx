--- v0 (2026-04-18)
+++ v1 (2026-08-06)
@@ -187,74 +187,74 @@
   <si>
     <t>AUSSEDAT REY</t>
   </si>
   <si>
     <t>96-1452</t>
   </si>
   <si>
     <t>31970</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MBI Fermentas</t>
   </si>
   <si>
     <t>96-1456</t>
   </si>
   <si>
     <t>30971</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>KIILTO</t>
+  </si>
+  <si>
+    <t>96-1457</t>
+  </si>
+  <si>
+    <t>32179</t>
+  </si>
+  <si>
+    <t>1, 2, 3, 16, 17, 19</t>
+  </si>
+  <si>
     <t>AERO</t>
   </si>
   <si>
     <t>96-1460</t>
   </si>
   <si>
     <t>33795</t>
   </si>
   <si>
     <t>11, 17, 19, 21</t>
   </si>
   <si>
-    <t>KIILTO</t>
-[...10 lines deleted...]
-  <si>
     <t>SOPRANO</t>
   </si>
   <si>
     <t>96-1461</t>
   </si>
   <si>
     <t>33796</t>
   </si>
   <si>
     <t>FARAO</t>
   </si>
   <si>
     <t>96-1462</t>
   </si>
   <si>
     <t>33797</t>
   </si>
   <si>
     <t>17, 19, 21</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>96-1465</t>
@@ -334,74 +334,74 @@
   <si>
     <t>STEKAS</t>
   </si>
   <si>
     <t>96-1503</t>
   </si>
   <si>
     <t>30612</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>BITUKAS</t>
   </si>
   <si>
     <t>96-1505</t>
   </si>
   <si>
     <t>31578</t>
   </si>
   <si>
     <t>2, 42</t>
   </si>
   <si>
+    <t>DUPLO</t>
+  </si>
+  <si>
+    <t>96-1517</t>
+  </si>
+  <si>
+    <t>31048</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
     <t>DOLCA</t>
   </si>
   <si>
     <t>96-1509</t>
   </si>
   <si>
     <t>34508</t>
   </si>
   <si>
     <t>29, 30</t>
   </si>
   <si>
-    <t>DUPLO</t>
-[...10 lines deleted...]
-  <si>
     <t>ARCH DELUXE</t>
   </si>
   <si>
     <t>96-1513</t>
   </si>
   <si>
     <t>31061</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>WII</t>
   </si>
   <si>
     <t>96-1516</t>
   </si>
   <si>
     <t>31047</t>
   </si>
   <si>
     <t>DELIKATESAS D ŽŪB</t>
   </si>
   <si>
     <t>96-1518</t>
@@ -421,207 +421,207 @@
   <si>
     <t>40</t>
   </si>
   <si>
     <t>RADO</t>
   </si>
   <si>
     <t>96-1539</t>
   </si>
   <si>
     <t>38625</t>
   </si>
   <si>
     <t>9, 16, 20, 35</t>
   </si>
   <si>
     <t>ELBA</t>
   </si>
   <si>
     <t>96-1540</t>
   </si>
   <si>
     <t>38626</t>
   </si>
   <si>
+    <t>bubble up</t>
+  </si>
+  <si>
+    <t>96-1569</t>
+  </si>
+  <si>
+    <t>31592</t>
+  </si>
+  <si>
+    <t>NUGRAPE</t>
+  </si>
+  <si>
+    <t>96-1570</t>
+  </si>
+  <si>
+    <t>31593</t>
+  </si>
+  <si>
+    <t>SETLERS</t>
+  </si>
+  <si>
+    <t>96-1542</t>
+  </si>
+  <si>
+    <t>34510</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>KIST</t>
+  </si>
+  <si>
+    <t>96-1572</t>
+  </si>
+  <si>
+    <t>31594</t>
+  </si>
+  <si>
+    <t>SALZBURGER MOZARTTALER</t>
+  </si>
+  <si>
+    <t>96-1552</t>
+  </si>
+  <si>
+    <t>31580</t>
+  </si>
+  <si>
+    <t>ECHTE SALZBURGER MOZARTKUGELN</t>
+  </si>
+  <si>
+    <t>96-1553</t>
+  </si>
+  <si>
+    <t>31581</t>
+  </si>
+  <si>
+    <t>Mirabell</t>
+  </si>
+  <si>
+    <t>96-1554</t>
+  </si>
+  <si>
+    <t>31582</t>
+  </si>
+  <si>
+    <t>XAFON</t>
+  </si>
+  <si>
+    <t>96-1559</t>
+  </si>
+  <si>
+    <t>31587</t>
+  </si>
+  <si>
+    <t>XAVEM</t>
+  </si>
+  <si>
+    <t>96-1561</t>
+  </si>
+  <si>
+    <t>31589</t>
+  </si>
+  <si>
     <t>XAIF</t>
   </si>
   <si>
     <t>96-1562</t>
   </si>
   <si>
     <t>31590</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>BOWMAN'S</t>
   </si>
   <si>
     <t>96-1563</t>
   </si>
   <si>
     <t>31591</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>LISS HYDRA-EXPRESS</t>
   </si>
   <si>
     <t>96-1565</t>
   </si>
   <si>
     <t>33037</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>SETLERS</t>
-[...79 lines deleted...]
-  <si>
     <t>CAFE PICNIC</t>
   </si>
   <si>
     <t>96-1574</t>
   </si>
   <si>
     <t>31595</t>
   </si>
   <si>
     <t>30, 42</t>
   </si>
   <si>
+    <t>96-1576</t>
+  </si>
+  <si>
+    <t>33038</t>
+  </si>
+  <si>
+    <t>3, 5</t>
+  </si>
+  <si>
     <t>LABOTHENE</t>
   </si>
   <si>
     <t>96-1577</t>
   </si>
   <si>
     <t>32130</t>
   </si>
   <si>
     <t>3, 42</t>
   </si>
   <si>
     <t>COMPRIS</t>
   </si>
   <si>
     <t>96-1579</t>
   </si>
   <si>
     <t>32132</t>
-  </si>
-[...7 lines deleted...]
-    <t>3, 5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -822,57 +822,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1126,209 +1126,209 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>40</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1152000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>828000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="828000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>756000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="756000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...113 lines deleted...]
-      <xdr:row>46</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1361,107 +1361,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>48</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
+      <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="468000"/>
+          <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>50</xdr:row>
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="864000"/>
+          <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1816,120 +1816,120 @@
       <c r="A14" t="n">
         <v>8613.0</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="G14" t="s">
         <v>58</v>
       </c>
       <c r="H14" t="n">
         <v>38882.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>8614.0</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>61</v>
       </c>
       <c r="G15" t="s">
         <v>62</v>
       </c>
       <c r="H15" t="n">
         <v>38885.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" ht="75.0" customHeight="true">
+    <row r="16">
       <c r="A16" t="n">
         <v>8615.0</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>65</v>
       </c>
       <c r="G16" t="s">
         <v>66</v>
       </c>
       <c r="H16" t="n">
         <v>38885.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>8616.0</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>69</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H17" t="n">
         <v>38885.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>8617.0</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>72</v>
       </c>
       <c r="G18" t="s">
@@ -2249,51 +2249,51 @@
       </c>
       <c r="H30" t="n">
         <v>38892.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>8630.0</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>121</v>
       </c>
       <c r="E31" t="s">
         <v>122</v>
       </c>
       <c r="G31" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="H31" t="n">
         <v>38892.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" ht="76.4" customHeight="true">
       <c r="A32" t="n">
         <v>8631.0</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="G32" t="s">
@@ -2362,456 +2362,456 @@
       <c r="A35" t="n">
         <v>8634.0</v>
       </c>
       <c r="B35" t="s">
         <v>134</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="G35" t="s">
         <v>133</v>
       </c>
       <c r="H35" t="n">
         <v>38894.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36">
+    <row r="36" ht="90.55" customHeight="true">
       <c r="A36" t="n">
         <v>8635.0</v>
       </c>
       <c r="B36" t="s">
         <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D36" t="s">
         <v>138</v>
       </c>
       <c r="E36" t="s">
         <v>139</v>
       </c>
       <c r="G36" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="H36" t="n">
         <v>38895.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37">
+    <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>8636.0</v>
       </c>
       <c r="B37" t="s">
+        <v>140</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" t="s">
         <v>141</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>142</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="H37" t="n">
         <v>38895.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>8637.0</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" t="s">
+        <v>145</v>
+      </c>
+      <c r="G38" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="H38" t="n">
         <v>38895.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>8638.0</v>
       </c>
       <c r="B39" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E39" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G39" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="H39" t="n">
         <v>38895.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40">
+    <row r="40" ht="75.0" customHeight="true">
       <c r="A40" t="n">
         <v>8639.0</v>
       </c>
       <c r="B40" t="s">
+        <v>150</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" t="s">
+        <v>151</v>
+      </c>
+      <c r="E40" t="s">
         <v>152</v>
       </c>
-      <c r="C40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
       <c r="H40" t="n">
         <v>38895.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" ht="76.4" customHeight="true">
       <c r="A41" t="n">
         <v>8640.0</v>
       </c>
       <c r="B41" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
         <v>39</v>
       </c>
       <c r="D41" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="G41" t="s">
         <v>119</v>
       </c>
       <c r="H41" t="n">
         <v>38895.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42">
+    <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>8641.0</v>
       </c>
       <c r="B42" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" t="s">
+        <v>157</v>
+      </c>
+      <c r="E42" t="s">
         <v>158</v>
       </c>
-      <c r="C42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="H42" t="n">
         <v>38895.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>8642.0</v>
       </c>
       <c r="B43" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G43" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H43" t="n">
         <v>38895.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="90.55" customHeight="true">
+    <row r="44">
       <c r="A44" t="n">
         <v>8643.0</v>
       </c>
       <c r="B44" t="s">
+        <v>162</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
+        <v>163</v>
+      </c>
+      <c r="E44" t="s">
         <v>164</v>
       </c>
-      <c r="C44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="H44" t="n">
         <v>38895.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="75.0" customHeight="true">
+    <row r="45">
       <c r="A45" t="n">
         <v>8644.0</v>
       </c>
       <c r="B45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" t="s">
         <v>167</v>
       </c>
-      <c r="C45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="H45" t="n">
         <v>38895.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="75.0" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>8645.0</v>
       </c>
       <c r="B46" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
+        <v>169</v>
+      </c>
+      <c r="E46" t="s">
         <v>170</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="G46" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H46" t="n">
         <v>38895.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="75.0" customHeight="true">
+    <row r="47">
       <c r="A47" t="n">
         <v>8646.0</v>
       </c>
       <c r="B47" t="s">
+        <v>172</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
         <v>173</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>174</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H47" t="n">
         <v>38895.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>8647.0</v>
       </c>
       <c r="B48" t="s">
         <v>176</v>
       </c>
       <c r="C48" t="s">
         <v>39</v>
       </c>
       <c r="D48" t="s">
         <v>177</v>
       </c>
       <c r="E48" t="s">
         <v>178</v>
       </c>
       <c r="G48" t="s">
         <v>179</v>
       </c>
       <c r="H48" t="n">
         <v>38899.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>8648.0</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49"/>
+      <c r="C49" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" t="s">
         <v>180</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>181</v>
       </c>
-      <c r="E49" t="s">
+      <c r="G49" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="H49" t="n">
         <v>38899.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50">
+    <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>8649.0</v>
       </c>
       <c r="B50" t="s">
+        <v>183</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" t="s">
         <v>184</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>185</v>
       </c>
-      <c r="E50" t="s">
+      <c r="G50" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="H50" t="n">
         <v>38899.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" ht="75.0" customHeight="true">
+    <row r="51">
       <c r="A51" t="n">
         <v>8650.0</v>
       </c>
-      <c r="B51"/>
+      <c r="B51" t="s">
+        <v>187</v>
+      </c>
       <c r="C51" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E51" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G51" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="H51" t="n">
         <v>38899.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>