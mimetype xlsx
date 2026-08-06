--- v0 (2026-04-19)
+++ v1 (2026-08-06)
@@ -58,50 +58,62 @@
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
     <t>DAN CAKE</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>96-1581</t>
   </si>
   <si>
     <t>32134</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
+    <t>POLPHARMA</t>
+  </si>
+  <si>
+    <t>96-1582</t>
+  </si>
+  <si>
+    <t>31596</t>
+  </si>
+  <si>
+    <t>1, 5</t>
+  </si>
+  <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>96-1595</t>
   </si>
   <si>
     <t>31609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RAGANIUKĖ</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>96-1596</t>
   </si>
   <si>
     <t>38277</t>
   </si>
   <si>
     <t>35, 41, 42</t>
@@ -139,179 +151,167 @@
   <si>
     <t>16, 18</t>
   </si>
   <si>
     <t>COMPAN</t>
   </si>
   <si>
     <t>96-1605</t>
   </si>
   <si>
     <t>31221</t>
   </si>
   <si>
     <t>KLODAS IR PARTNERIAI</t>
   </si>
   <si>
     <t>96-1607</t>
   </si>
   <si>
     <t>30546</t>
   </si>
   <si>
     <t>30, 35</t>
   </si>
   <si>
-    <t>POLPHARMA</t>
-[...10 lines deleted...]
-  <si>
     <t>MAERSK</t>
   </si>
   <si>
     <t>96-1610</t>
   </si>
   <si>
     <t>30873</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MENBER'S</t>
   </si>
   <si>
     <t>96-1614</t>
   </si>
   <si>
     <t>31720</t>
   </si>
   <si>
     <t>ERLITS</t>
   </si>
   <si>
     <t>96-1617</t>
   </si>
   <si>
     <t>24058</t>
   </si>
   <si>
     <t>2, 37</t>
   </si>
   <si>
+    <t>3-D</t>
+  </si>
+  <si>
+    <t>96-1619</t>
+  </si>
+  <si>
+    <t>30862</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>SERTIO</t>
+  </si>
+  <si>
+    <t>96-1620</t>
+  </si>
+  <si>
+    <t>31223</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>FAUSTA</t>
+  </si>
+  <si>
+    <t>96-1621</t>
+  </si>
+  <si>
+    <t>31224</t>
+  </si>
+  <si>
+    <t>ZESPI</t>
+  </si>
+  <si>
+    <t>96-1623</t>
+  </si>
+  <si>
+    <t>31226</t>
+  </si>
+  <si>
+    <t>LUR</t>
+  </si>
+  <si>
+    <t>96-1625</t>
+  </si>
+  <si>
+    <t>31228</t>
+  </si>
+  <si>
+    <t>37, 42</t>
+  </si>
+  <si>
+    <t>BCG</t>
+  </si>
+  <si>
+    <t>96-1628</t>
+  </si>
+  <si>
+    <t>31230</t>
+  </si>
+  <si>
     <t>96-1630</t>
   </si>
   <si>
     <t>30528</t>
   </si>
   <si>
     <t>5, 30</t>
   </si>
   <si>
     <t>BRIO</t>
   </si>
   <si>
     <t>96-1634</t>
   </si>
   <si>
     <t>31233</t>
   </si>
   <si>
     <t>25, 28</t>
   </si>
   <si>
-    <t>SERTIO</t>
-[...61 lines deleted...]
-  <si>
     <t>ROKIŠKIO SŪRIS 1964</t>
   </si>
   <si>
     <t>96-1654</t>
   </si>
   <si>
     <t>30573</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>LAIVIGA</t>
   </si>
   <si>
     <t>96-1668</t>
   </si>
   <si>
     <t>32034</t>
   </si>
   <si>
     <t>35, 36, 39</t>
   </si>
   <si>
     <t>JAVASOFT</t>
@@ -439,90 +439,90 @@
   <si>
     <t>acu cath</t>
   </si>
   <si>
     <t>96-1723</t>
   </si>
   <si>
     <t>31912</t>
   </si>
   <si>
     <t>acu men</t>
   </si>
   <si>
     <t>96-1724</t>
   </si>
   <si>
     <t>31913</t>
   </si>
   <si>
     <t>96-1726</t>
   </si>
   <si>
     <t>30716</t>
   </si>
   <si>
+    <t>"ŽALGIRIO EKSPRESAS"</t>
+  </si>
+  <si>
+    <t>96-1708</t>
+  </si>
+  <si>
+    <t>31906</t>
+  </si>
+  <si>
+    <t>35, 41</t>
+  </si>
+  <si>
     <t>COMTDOPA</t>
   </si>
   <si>
     <t>96-1710</t>
   </si>
   <si>
     <t>31305</t>
   </si>
   <si>
+    <t>BeneWin</t>
+  </si>
+  <si>
+    <t>96-1713</t>
+  </si>
+  <si>
+    <t>31908</t>
+  </si>
+  <si>
     <t>CULTOR</t>
   </si>
   <si>
     <t>96-1716</t>
   </si>
   <si>
     <t>31307</t>
   </si>
   <si>
     <t>3, 32</t>
-  </si>
-[...19 lines deleted...]
-    <t>31908</t>
   </si>
   <si>
     <t>96-1729</t>
   </si>
   <si>
     <t>31771</t>
   </si>
   <si>
     <t>19, 20</t>
   </si>
   <si>
     <t>COMTAN</t>
   </si>
   <si>
     <t>96-1732</t>
   </si>
   <si>
     <t>31169</t>
   </si>
   <si>
     <t>BAALTA PARVE baalt</t>
   </si>
   <si>
     <t>96-1734</t>
   </si>
@@ -665,183 +665,183 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>900000</xdr:rowOff>
+      <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>900000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId3"/>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
+      <xdr:rowOff>1116000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="504000"/>
+          <a:ext cx="1080000" cy="1116000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -893,183 +893,183 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>936000</xdr:rowOff>
+      <xdr:rowOff>1440000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1440000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1152000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>1152000</xdr:rowOff>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1152000"/>
+          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1532,57 +1532,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1476000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1916,225 +1916,225 @@
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
         <v>38899.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" ht="75.0" customHeight="true">
       <c r="A3" t="n">
         <v>8652.0</v>
       </c>
-      <c r="B3"/>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="n">
         <v>38900.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" ht="75.0" customHeight="true">
       <c r="A4" t="n">
         <v>8653.0</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H4" t="n">
         <v>38900.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>8654.0</v>
       </c>
       <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="n">
         <v>38900.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" ht="76.4" customHeight="true">
+    <row r="6">
       <c r="A6" t="n">
         <v>8655.0</v>
       </c>
-      <c r="B6"/>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>38900.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" ht="76.4" customHeight="true">
       <c r="A7" t="n">
         <v>8656.0</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="n">
         <v>38900.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>8657.0</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="H8" t="n">
         <v>38900.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" ht="87.7" customHeight="true">
+    <row r="9">
       <c r="A9" t="n">
         <v>8658.0</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="H9" t="n">
         <v>38900.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" ht="75.0" customHeight="true">
+    <row r="10" ht="87.7" customHeight="true">
       <c r="A10" t="n">
         <v>8659.0</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="n">
         <v>38900.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2159,264 +2159,264 @@
       </c>
       <c r="H11" t="n">
         <v>38901.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>8661.0</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H12" t="n">
         <v>38901.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>8662.0</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="G13" t="s">
         <v>57</v>
       </c>
       <c r="H13" t="n">
         <v>38902.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" ht="75.0" customHeight="true">
+    <row r="14" ht="113.2" customHeight="true">
       <c r="A14" t="n">
         <v>8663.0</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H14" t="n">
         <v>38903.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" ht="75.0" customHeight="true">
+    <row r="15">
       <c r="A15" t="n">
         <v>8664.0</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H15" t="n">
         <v>38903.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>8665.0</v>
       </c>
       <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>67</v>
+      </c>
+      <c r="E16" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H16" t="n">
         <v>38903.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>8666.0</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H17" t="n">
         <v>38903.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18">
+    <row r="18" ht="90.55" customHeight="true">
       <c r="A18" t="n">
         <v>8667.0</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>73</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="G18" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="H18" t="n">
         <v>38903.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>8668.0</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H19" t="n">
         <v>38903.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" ht="113.2" customHeight="true">
+    <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>8669.0</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>79</v>
       </c>
       <c r="E20" t="s">
         <v>80</v>
       </c>
       <c r="G20" t="s">
         <v>81</v>
       </c>
       <c r="H20" t="n">
         <v>38903.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="90.55" customHeight="true">
+    <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>8670.0</v>
       </c>
       <c r="B21" t="s">
         <v>82</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>84</v>
       </c>
       <c r="G21" t="s">
         <v>85</v>
       </c>
       <c r="H21" t="n">
         <v>38903.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2458,164 +2458,164 @@
       </c>
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="G23" t="s">
         <v>93</v>
       </c>
       <c r="H23" t="n">
         <v>38907.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>8673.0</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>95</v>
       </c>
       <c r="E24" t="s">
         <v>96</v>
       </c>
       <c r="G24" t="s">
         <v>97</v>
       </c>
       <c r="H24" t="n">
         <v>38907.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>8674.0</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" t="s">
         <v>100</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="n">
         <v>38907.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>8675.0</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26" t="n">
         <v>38908.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" ht="76.4" customHeight="true">
       <c r="A27" t="n">
         <v>8676.0</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>106</v>
       </c>
       <c r="E27" t="s">
         <v>107</v>
       </c>
       <c r="G27" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H27" t="n">
         <v>38908.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="76.4" customHeight="true">
       <c r="A28" t="n">
         <v>8677.0</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>109</v>
       </c>
       <c r="E28" t="s">
         <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H28" t="n">
         <v>38908.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" ht="75.0" customHeight="true">
       <c r="A29" t="n">
         <v>8678.0</v>
       </c>
       <c r="B29" t="s">
         <v>111</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>112</v>
       </c>
       <c r="E29" t="s">
         <v>113</v>
       </c>
       <c r="G29" t="s">
@@ -2623,155 +2623,155 @@
       </c>
       <c r="H29" t="n">
         <v>38909.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" ht="84.9" customHeight="true">
       <c r="A30" t="n">
         <v>8679.0</v>
       </c>
       <c r="B30" t="s">
         <v>115</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>116</v>
       </c>
       <c r="E30" t="s">
         <v>117</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="H30" t="n">
         <v>38910.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" ht="99.05" customHeight="true">
       <c r="A31" t="n">
         <v>8680.0</v>
       </c>
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>119</v>
       </c>
       <c r="E31" t="s">
         <v>120</v>
       </c>
       <c r="G31" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="H31" t="n">
         <v>38910.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" ht="82.05" customHeight="true">
       <c r="A32" t="n">
         <v>8681.0</v>
       </c>
       <c r="B32" t="s">
         <v>121</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>122</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
       <c r="G32" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="H32" t="n">
         <v>38910.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>8682.0</v>
       </c>
       <c r="B33" t="s">
         <v>124</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>125</v>
       </c>
       <c r="E33" t="s">
         <v>126</v>
       </c>
       <c r="G33" t="s">
         <v>127</v>
       </c>
       <c r="H33" t="n">
         <v>38910.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>8683.0</v>
       </c>
       <c r="B34" t="s">
         <v>128</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>129</v>
       </c>
       <c r="E34" t="s">
         <v>130</v>
       </c>
       <c r="G34" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="H34" t="n">
         <v>38914.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>8684.0</v>
       </c>
       <c r="B35" t="s">
         <v>131</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>132</v>
       </c>
       <c r="E35" t="s">
         <v>133</v>
       </c>
       <c r="G35" t="s">
@@ -2820,333 +2820,333 @@
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>139</v>
       </c>
       <c r="E37" t="s">
         <v>140</v>
       </c>
       <c r="G37" t="s">
         <v>134</v>
       </c>
       <c r="H37" t="n">
         <v>38914.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" ht="116.0" customHeight="true">
       <c r="A38" t="n">
         <v>8687.0</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>141</v>
       </c>
       <c r="E38" t="s">
         <v>142</v>
       </c>
       <c r="G38" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H38" t="n">
         <v>38914.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>8688.0</v>
       </c>
       <c r="B39" t="s">
         <v>143</v>
       </c>
       <c r="C39" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D39" t="s">
         <v>144</v>
       </c>
       <c r="E39" t="s">
         <v>145</v>
       </c>
       <c r="G39" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="H39" t="n">
         <v>38914.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" ht="75.0" customHeight="true">
+    <row r="40">
       <c r="A40" t="n">
         <v>8689.0</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G40" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
       <c r="H40" t="n">
         <v>38914.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>8690.0</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>151</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="G41" t="s">
-        <v>153</v>
+        <v>32</v>
       </c>
       <c r="H41" t="n">
         <v>38914.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42">
+    <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>8691.0</v>
       </c>
       <c r="B42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
         <v>154</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>155</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H42" t="n">
         <v>38914.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>8692.0</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D43" t="s">
         <v>157</v>
       </c>
       <c r="E43" t="s">
         <v>158</v>
       </c>
       <c r="G43" t="s">
         <v>159</v>
       </c>
       <c r="H43" t="n">
         <v>38915.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>8693.0</v>
       </c>
       <c r="B44" t="s">
         <v>160</v>
       </c>
       <c r="C44" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
         <v>161</v>
       </c>
       <c r="E44" t="s">
         <v>162</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H44" t="n">
         <v>38915.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="152.8" customHeight="true">
       <c r="A45" t="n">
         <v>8694.0</v>
       </c>
       <c r="B45" t="s">
         <v>163</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>164</v>
       </c>
       <c r="E45" t="s">
         <v>165</v>
       </c>
       <c r="G45" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="H45" t="n">
         <v>38915.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" ht="75.0" customHeight="true">
       <c r="A46" t="n">
         <v>8695.0</v>
       </c>
       <c r="B46" t="s">
         <v>166</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>167</v>
       </c>
       <c r="E46" t="s">
         <v>168</v>
       </c>
       <c r="G46" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="H46" t="n">
         <v>38915.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>8696.0</v>
       </c>
       <c r="B47" t="s">
         <v>169</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>170</v>
       </c>
       <c r="E47" t="s">
         <v>171</v>
       </c>
       <c r="G47" t="s">
         <v>172</v>
       </c>
       <c r="H47" t="n">
         <v>38916.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" ht="99.05" customHeight="true">
       <c r="A48" t="n">
         <v>8697.0</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D48" t="s">
         <v>173</v>
       </c>
       <c r="E48" t="s">
         <v>174</v>
       </c>
       <c r="G48" t="s">
         <v>175</v>
       </c>
       <c r="H48" t="n">
         <v>38916.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>8698.0</v>
       </c>
       <c r="B49" t="s">
         <v>176</v>
       </c>
       <c r="C49" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
       <c r="E49" t="s">
         <v>178</v>
       </c>
       <c r="G49" t="s">
         <v>179</v>
       </c>
       <c r="H49" t="n">
         <v>38916.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>8699.0</v>
       </c>
       <c r="B50" t="s">
         <v>180</v>
       </c>
       <c r="C50" t="s">
@@ -3163,51 +3163,51 @@
       </c>
       <c r="H50" t="n">
         <v>38916.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="76.4" customHeight="true">
       <c r="A51" t="n">
         <v>8700.0</v>
       </c>
       <c r="B51" t="s">
         <v>183</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>184</v>
       </c>
       <c r="E51" t="s">
         <v>185</v>
       </c>
       <c r="G51" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H51" t="n">
         <v>38916.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>