--- v0 (2026-04-19)
+++ v1 (2026-08-06)
@@ -157,50 +157,62 @@
   <si>
     <t>DEINHARD</t>
   </si>
   <si>
     <t>96-1751</t>
   </si>
   <si>
     <t>30905</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>TIPROKAR</t>
   </si>
   <si>
     <t>96-1755</t>
   </si>
   <si>
     <t>30723</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>S M</t>
+  </si>
+  <si>
+    <t>96-1757</t>
+  </si>
+  <si>
+    <t>30724</t>
+  </si>
+  <si>
+    <t>1, 3, 31, 32, 33</t>
+  </si>
+  <si>
     <t>NAKTIGONĖ</t>
   </si>
   <si>
     <t>3-D</t>
   </si>
   <si>
     <t>96-1758</t>
   </si>
   <si>
     <t>30725</t>
   </si>
   <si>
     <t>SONAZOID</t>
   </si>
   <si>
     <t>96-1762</t>
   </si>
   <si>
     <t>31918</t>
   </si>
   <si>
     <t>ACOUSTITAG</t>
   </si>
   <si>
     <t>96-1763</t>
@@ -208,62 +220,50 @@
   <si>
     <t>31919</t>
   </si>
   <si>
     <t>GIAZOID</t>
   </si>
   <si>
     <t>96-1764</t>
   </si>
   <si>
     <t>31920</t>
   </si>
   <si>
     <t>DANTIGALA</t>
   </si>
   <si>
     <t>96-1765</t>
   </si>
   <si>
     <t>32203</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>S M</t>
-[...10 lines deleted...]
-  <si>
     <t>Auto-Becker</t>
   </si>
   <si>
     <t>96-1780</t>
   </si>
   <si>
     <t>32205</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>CRANAPPLE</t>
   </si>
   <si>
     <t>96-1783</t>
   </si>
   <si>
     <t>31265</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>RUBY RED</t>
@@ -406,162 +406,162 @@
   <si>
     <t>96-1830</t>
   </si>
   <si>
     <t>31372</t>
   </si>
   <si>
     <t>COMPACTOMIX</t>
   </si>
   <si>
     <t>96-1831</t>
   </si>
   <si>
     <t>31373</t>
   </si>
   <si>
     <t>PYASSAN</t>
   </si>
   <si>
     <t>96-1838</t>
   </si>
   <si>
     <t>31831</t>
   </si>
   <si>
+    <t>DANISTOLE</t>
+  </si>
+  <si>
+    <t>96-1839</t>
+  </si>
+  <si>
+    <t>31832</t>
+  </si>
+  <si>
+    <t>TROFURIT</t>
+  </si>
+  <si>
+    <t>96-1840</t>
+  </si>
+  <si>
+    <t>31833</t>
+  </si>
+  <si>
     <t>CALM</t>
   </si>
   <si>
     <t>96-1841</t>
   </si>
   <si>
     <t>31834</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>DANISTOLE</t>
-[...14 lines deleted...]
-    <t>31833</t>
+    <t>BISON BEE Q SCANDINAVIA EVERY TIME EVERY WEAR</t>
+  </si>
+  <si>
+    <t>96-1844</t>
+  </si>
+  <si>
+    <t>30893</t>
+  </si>
+  <si>
+    <t>9, 24</t>
   </si>
   <si>
     <t>EUROVIT</t>
   </si>
   <si>
     <t>96-1848</t>
   </si>
   <si>
     <t>31674</t>
   </si>
   <si>
     <t>hollywood INDY hollywood</t>
   </si>
   <si>
     <t>96-1852</t>
   </si>
   <si>
     <t>32762</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>SOLARONICS</t>
   </si>
   <si>
     <t>96-1853</t>
   </si>
   <si>
     <t>30894</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>BISON BEE Q SCANDINAVIA EVERY TIME EVERY WEAR</t>
-[...8 lines deleted...]
-    <t>9, 24</t>
+    <t>PROKAZIDE</t>
+  </si>
+  <si>
+    <t>96-1854</t>
+  </si>
+  <si>
+    <t>30766</t>
+  </si>
+  <si>
+    <t>PROKARIC</t>
+  </si>
+  <si>
+    <t>96-1855</t>
+  </si>
+  <si>
+    <t>30767</t>
+  </si>
+  <si>
+    <t>Kemira Beta</t>
+  </si>
+  <si>
+    <t>96-1858</t>
+  </si>
+  <si>
+    <t>31837</t>
+  </si>
+  <si>
+    <t>1</t>
   </si>
   <si>
     <t>ENDURO</t>
   </si>
   <si>
     <t>96-1859</t>
   </si>
   <si>
     <t>31838</t>
-  </si>
-[...28 lines deleted...]
-    <t>31837</t>
   </si>
   <si>
     <t>Kemira Solanum</t>
   </si>
   <si>
     <t>96-1860</t>
   </si>
   <si>
     <t>31839</t>
   </si>
   <si>
     <t>FAKTU</t>
   </si>
   <si>
     <t>96-1861</t>
   </si>
   <si>
     <t>31377</t>
   </si>
   <si>
     <t>5, 10</t>
   </si>
   <si>
     <t>SETTE STELLE</t>
   </si>
@@ -858,145 +858,145 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>1404000</xdr:rowOff>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="756000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1404000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1404000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>756000</xdr:rowOff>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="756000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1117,152 +1117,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>828000</xdr:rowOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="828000"/>
+          <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>41</xdr:row>
-      <xdr:rowOff>756000</xdr:rowOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="756000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1649,172 +1649,172 @@
       <c r="A11" t="n">
         <v>8710.0</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
       <c r="H11" t="n">
         <v>38917.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="110.35" customHeight="true">
+    <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>8711.0</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>50</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>51</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H12" t="n">
         <v>38917.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13">
+    <row r="13" ht="110.35" customHeight="true">
       <c r="A13" t="n">
         <v>8712.0</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="H13" t="n">
         <v>38917.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>8713.0</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" t="s">
         <v>48</v>
       </c>
       <c r="H14" t="n">
         <v>38917.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>8714.0</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G15" t="s">
         <v>48</v>
       </c>
       <c r="H15" t="n">
         <v>38917.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" ht="75.0" customHeight="true">
+    <row r="16">
       <c r="A16" t="n">
         <v>8715.0</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="H16" t="n">
         <v>38917.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>8716.0</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>68</v>
       </c>
       <c r="G17" t="s">
@@ -2271,354 +2271,354 @@
       <c r="A35" t="n">
         <v>8734.0</v>
       </c>
       <c r="B35" t="s">
         <v>129</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>130</v>
       </c>
       <c r="E35" t="s">
         <v>131</v>
       </c>
       <c r="G35" t="s">
         <v>48</v>
       </c>
       <c r="H35" t="n">
         <v>38924.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="121.65" customHeight="true">
+    <row r="36">
       <c r="A36" t="n">
         <v>8735.0</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D36" t="s">
         <v>133</v>
       </c>
       <c r="E36" t="s">
         <v>134</v>
       </c>
       <c r="G36" t="s">
-        <v>135</v>
+        <v>48</v>
       </c>
       <c r="H36" t="n">
         <v>38924.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>8736.0</v>
       </c>
       <c r="B37" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" t="s">
         <v>136</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G37" t="s">
         <v>48</v>
       </c>
       <c r="H37" t="n">
         <v>38924.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38">
+    <row r="38" ht="121.65" customHeight="true">
       <c r="A38" t="n">
         <v>8737.0</v>
       </c>
       <c r="B38" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>139</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>140</v>
       </c>
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H38" t="n">
         <v>38924.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39">
+    <row r="39" ht="75.0" customHeight="true">
       <c r="A39" t="n">
         <v>8738.0</v>
       </c>
       <c r="B39" t="s">
         <v>142</v>
       </c>
       <c r="C39" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>143</v>
       </c>
       <c r="E39" t="s">
         <v>144</v>
       </c>
       <c r="G39" t="s">
-        <v>48</v>
+        <v>145</v>
       </c>
       <c r="H39" t="n">
         <v>38927.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" ht="75.0" customHeight="true">
+    <row r="40">
       <c r="A40" t="n">
         <v>8739.0</v>
       </c>
       <c r="B40" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G40" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="H40" t="n">
         <v>38927.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41">
+    <row r="41" ht="75.0" customHeight="true">
       <c r="A41" t="n">
         <v>8740.0</v>
       </c>
       <c r="B41" t="s">
         <v>149</v>
       </c>
       <c r="C41" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>150</v>
       </c>
       <c r="E41" t="s">
         <v>151</v>
       </c>
       <c r="G41" t="s">
         <v>152</v>
       </c>
       <c r="H41" t="n">
         <v>38927.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" ht="75.0" customHeight="true">
+    <row r="42">
       <c r="A42" t="n">
         <v>8741.0</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D42" t="s">
         <v>154</v>
       </c>
       <c r="E42" t="s">
         <v>155</v>
       </c>
       <c r="G42" t="s">
         <v>156</v>
       </c>
       <c r="H42" t="n">
         <v>38927.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>8742.0</v>
       </c>
       <c r="B43" t="s">
         <v>157</v>
       </c>
       <c r="C43" t="s">
         <v>25</v>
       </c>
       <c r="D43" t="s">
         <v>158</v>
       </c>
       <c r="E43" t="s">
         <v>159</v>
       </c>
       <c r="G43" t="s">
-        <v>160</v>
+        <v>48</v>
       </c>
       <c r="H43" t="n">
         <v>38928.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>8743.0</v>
       </c>
       <c r="B44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" t="s">
         <v>161</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G44" t="s">
         <v>48</v>
       </c>
       <c r="H44" t="n">
         <v>38928.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>8744.0</v>
       </c>
       <c r="B45" t="s">
+        <v>163</v>
+      </c>
+      <c r="C45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" t="s">
         <v>164</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>165</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H45" t="n">
         <v>38928.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>8745.0</v>
       </c>
       <c r="B46" t="s">
         <v>167</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>168</v>
       </c>
       <c r="E46" t="s">
         <v>169</v>
       </c>
       <c r="G46" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H46" t="n">
         <v>38928.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>8746.0</v>
       </c>
       <c r="B47" t="s">
         <v>170</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
         <v>171</v>
       </c>
       <c r="E47" t="s">
         <v>172</v>
       </c>
       <c r="G47" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H47" t="n">
         <v>38928.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>8747.0</v>
       </c>
       <c r="B48" t="s">
         <v>173</v>
       </c>
       <c r="C48" t="s">
         <v>25</v>
       </c>
       <c r="D48" t="s">
         <v>174</v>
       </c>
       <c r="E48" t="s">
         <v>175</v>
       </c>
       <c r="G48" t="s">