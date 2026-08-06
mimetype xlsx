--- v0 (2026-04-19)
+++ v1 (2026-08-06)
@@ -151,50 +151,80 @@
   <si>
     <t>34</t>
   </si>
   <si>
     <t>INNOXA</t>
   </si>
   <si>
     <t>96-1901</t>
   </si>
   <si>
     <t>32042</t>
   </si>
   <si>
     <t>PRINSERTER</t>
   </si>
   <si>
     <t>96-1902</t>
   </si>
   <si>
     <t>33551</t>
   </si>
   <si>
     <t>9, 16, 37</t>
   </si>
   <si>
+    <t>Tropicana</t>
+  </si>
+  <si>
+    <t>96-1909</t>
+  </si>
+  <si>
+    <t>32962</t>
+  </si>
+  <si>
+    <t>Madame Butterfly</t>
+  </si>
+  <si>
+    <t>96-1910</t>
+  </si>
+  <si>
+    <t>32963</t>
+  </si>
+  <si>
+    <t>DIAS</t>
+  </si>
+  <si>
+    <t>96-1915</t>
+  </si>
+  <si>
+    <t>32045</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>SKATULĖ</t>
   </si>
   <si>
     <t>96-1917</t>
   </si>
   <si>
     <t>31099</t>
   </si>
   <si>
     <t>19, 35</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>96-1919</t>
   </si>
   <si>
     <t>32965</t>
   </si>
   <si>
     <t>29, 30, 32</t>
   </si>
   <si>
     <t>DANONE kefir</t>
@@ -250,116 +280,86 @@
   <si>
     <t>96-1905</t>
   </si>
   <si>
     <t>35399</t>
   </si>
   <si>
     <t>Santa Barbara</t>
   </si>
   <si>
     <t>96-1906</t>
   </si>
   <si>
     <t>29234</t>
   </si>
   <si>
     <t>Forest Tale</t>
   </si>
   <si>
     <t>96-1907</t>
   </si>
   <si>
     <t>32960</t>
   </si>
   <si>
+    <t>Samba Brazil</t>
+  </si>
+  <si>
+    <t>96-1911</t>
+  </si>
+  <si>
+    <t>32964</t>
+  </si>
+  <si>
     <t>Yellow River</t>
   </si>
   <si>
     <t>96-1908</t>
   </si>
   <si>
     <t>32961</t>
   </si>
   <si>
-    <t>Tropicana</t>
-[...25 lines deleted...]
-  <si>
     <t>CONCORDE C5</t>
   </si>
   <si>
     <t>96-1913</t>
   </si>
   <si>
     <t>32043</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>CONCORDE XAL</t>
   </si>
   <si>
     <t>96-1914</t>
   </si>
   <si>
     <t>32044</t>
   </si>
   <si>
-    <t>DIAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Fantasy CRAFT</t>
   </si>
   <si>
     <t>96-1929</t>
   </si>
   <si>
     <t>32515</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>96-1930</t>
   </si>
   <si>
     <t>32046</t>
   </si>
   <si>
     <t>E5-MODE</t>
   </si>
   <si>
     <t>96-1931</t>
@@ -517,90 +517,90 @@
   <si>
     <t>32668</t>
   </si>
   <si>
     <t>VIA SELF CARE</t>
   </si>
   <si>
     <t>96-1985</t>
   </si>
   <si>
     <t>31143</t>
   </si>
   <si>
     <t>TETRAMIN</t>
   </si>
   <si>
     <t>96-1987</t>
   </si>
   <si>
     <t>32692</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
+    <t>pavasaris</t>
+  </si>
+  <si>
+    <t>96-1992</t>
+  </si>
+  <si>
+    <t>31144</t>
+  </si>
+  <si>
+    <t>6, 37, 42</t>
+  </si>
+  <si>
+    <t>96-1993</t>
+  </si>
+  <si>
+    <t>32077</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>ARCTICA</t>
+  </si>
+  <si>
+    <t>96-1994</t>
+  </si>
+  <si>
+    <t>31145</t>
+  </si>
+  <si>
     <t>GRATIEN &amp; MEYER</t>
   </si>
   <si>
     <t>96-1990</t>
   </si>
   <si>
     <t>31694</t>
   </si>
   <si>
     <t>32, 33</t>
-  </si>
-[...28 lines deleted...]
-    <t>31145</t>
   </si>
   <si>
     <t>DB Cargo</t>
   </si>
   <si>
     <t>96-2000</t>
   </si>
   <si>
     <t>36355</t>
   </si>
   <si>
     <t>3, 6, 8, 9, 11, 12, 14, 16, 18, 20, 24, 25, 28, 34, 39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -737,380 +737,380 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1404000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>10</xdr:row>
-      <xdr:rowOff>756000</xdr:rowOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="792000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>756000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>1116000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId5"/>
+        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1116000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId6"/>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId7"/>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8"/>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId9"/>
+        <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId10"/>
+        <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
-    </xdr:to>
-[...36 lines deleted...]
-      <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="792000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1535,95 +1535,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1800000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1933,480 +1933,480 @@
       <c r="A10" t="n">
         <v>8759.0</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="n">
         <v>38935.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" ht="75.0" customHeight="true">
+    <row r="11">
       <c r="A11" t="n">
         <v>8760.0</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>48</v>
       </c>
       <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="G11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11" t="n">
         <v>38936.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="87.7" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>8761.0</v>
       </c>
       <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>51</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>52</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12" t="n">
         <v>38936.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="82.05" customHeight="true">
+    <row r="13" ht="75.0" customHeight="true">
       <c r="A13" t="n">
         <v>8762.0</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H13" t="n">
         <v>38936.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" ht="79.2" customHeight="true">
+    <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>8763.0</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
         <v>59</v>
       </c>
-      <c r="E14" t="s">
+      <c r="G14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H14" t="n">
         <v>38936.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" ht="84.9" customHeight="true">
+    <row r="15" ht="87.7" customHeight="true">
       <c r="A15" t="n">
         <v>8764.0</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="H15" t="n">
         <v>38936.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" ht="76.4" customHeight="true">
+    <row r="16" ht="82.05" customHeight="true">
       <c r="A16" t="n">
         <v>8765.0</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="H16" t="n">
         <v>38936.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" ht="75.0" customHeight="true">
+    <row r="17" ht="79.2" customHeight="true">
       <c r="A17" t="n">
         <v>8766.0</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G17" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="H17" t="n">
         <v>38936.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" ht="79.2" customHeight="true">
+    <row r="18" ht="84.9" customHeight="true">
       <c r="A18" t="n">
         <v>8767.0</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>72</v>
       </c>
       <c r="E18" t="s">
         <v>73</v>
       </c>
       <c r="G18" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="H18" t="n">
         <v>38936.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" ht="76.4" customHeight="true">
       <c r="A19" t="n">
         <v>8768.0</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>76</v>
       </c>
       <c r="G19" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="H19" t="n">
         <v>38936.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>8769.0</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="G20" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="H20" t="n">
         <v>38936.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21">
+    <row r="21" ht="79.2" customHeight="true">
       <c r="A21" t="n">
         <v>8770.0</v>
       </c>
       <c r="B21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H21" t="n">
         <v>38936.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>8771.0</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="G22"/>
+        <v>86</v>
+      </c>
+      <c r="G22" t="s">
+        <v>80</v>
+      </c>
       <c r="H22" t="n">
         <v>38936.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>8772.0</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G23"/>
+        <v>89</v>
+      </c>
+      <c r="G23" t="s">
+        <v>80</v>
+      </c>
       <c r="H23" t="n">
         <v>38936.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>8773.0</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G24" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="H24" t="n">
         <v>38936.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>8774.0</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G25" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="H25" t="n">
         <v>38936.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>8775.0</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>98</v>
       </c>
       <c r="G26" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="H26" t="n">
         <v>38936.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" ht="75.0" customHeight="true">
+    <row r="27">
       <c r="A27" t="n">
         <v>8776.0</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>101</v>
       </c>
       <c r="G27" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="H27" t="n">
         <v>38936.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>8777.0</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>24</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="G28" t="s">
@@ -2736,63 +2736,63 @@
       </c>
       <c r="C41" t="s">
         <v>24</v>
       </c>
       <c r="D41" t="s">
         <v>150</v>
       </c>
       <c r="E41" t="s">
         <v>151</v>
       </c>
       <c r="G41" t="s">
         <v>152</v>
       </c>
       <c r="H41" t="n">
         <v>38945.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" ht="93.35" customHeight="true">
       <c r="A42" t="n">
         <v>8791.0</v>
       </c>
       <c r="B42" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C42" t="s">
         <v>24</v>
       </c>
       <c r="D42" t="s">
         <v>153</v>
       </c>
       <c r="E42" t="s">
         <v>154</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="H42" t="n">
         <v>38945.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>8792.0</v>
       </c>
       <c r="B43" t="s">
         <v>155</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>156</v>
       </c>
       <c r="E43" t="s">
         <v>157</v>
       </c>
       <c r="G43" t="s">
@@ -2861,144 +2861,144 @@
       <c r="A46" t="n">
         <v>8795.0</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>167</v>
       </c>
       <c r="G46" t="s">
         <v>168</v>
       </c>
       <c r="H46" t="n">
         <v>38948.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47">
+    <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>8796.0</v>
       </c>
       <c r="B47" t="s">
         <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D47" t="s">
         <v>170</v>
       </c>
       <c r="E47" t="s">
         <v>171</v>
       </c>
       <c r="G47" t="s">
         <v>172</v>
       </c>
       <c r="H47" t="n">
         <v>38949.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" ht="75.0" customHeight="true">
+    <row r="48" ht="84.9" customHeight="true">
       <c r="A48" t="n">
         <v>8797.0</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48"/>
+      <c r="C48" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" t="s">
         <v>173</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>174</v>
       </c>
-      <c r="E48" t="s">
+      <c r="G48" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="H48" t="n">
         <v>38949.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" ht="84.9" customHeight="true">
+    <row r="49">
       <c r="A49" t="n">
         <v>8798.0</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>176</v>
+      </c>
       <c r="C49" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
       <c r="E49" t="s">
         <v>178</v>
       </c>
       <c r="G49" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="H49" t="n">
         <v>38949.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>8799.0</v>
       </c>
       <c r="B50" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
+        <v>180</v>
+      </c>
+      <c r="E50" t="s">
         <v>181</v>
       </c>
-      <c r="E50" t="s">
+      <c r="G50" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="H50" t="n">
         <v>38949.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>8800.0</v>
       </c>
       <c r="B51" t="s">
         <v>183</v>
       </c>
       <c r="C51" t="s">
         <v>24</v>
       </c>
       <c r="D51" t="s">
         <v>184</v>
       </c>
       <c r="E51" t="s">
         <v>185</v>
       </c>
       <c r="G51" t="s">