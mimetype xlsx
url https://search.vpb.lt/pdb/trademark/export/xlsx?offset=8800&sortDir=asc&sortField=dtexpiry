--- v0 (2026-04-19)
+++ v1 (2026-08-06)
@@ -151,84 +151,84 @@
   <si>
     <t>96-2016</t>
   </si>
   <si>
     <t>31365</t>
   </si>
   <si>
     <t>35, 37, 39</t>
   </si>
   <si>
     <t>SONY Sony Planeta</t>
   </si>
   <si>
     <t>2003 2468</t>
   </si>
   <si>
     <t>50100</t>
   </si>
   <si>
     <t>9, 35</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
+    <t>Stozzon</t>
+  </si>
+  <si>
+    <t>96-2030</t>
+  </si>
+  <si>
+    <t>34600</t>
+  </si>
+  <si>
+    <t>3, 5</t>
+  </si>
+  <si>
     <t>BŪV</t>
   </si>
   <si>
     <t>96-2023</t>
   </si>
   <si>
     <t>32206</t>
   </si>
   <si>
     <t>35, 37, 40</t>
   </si>
   <si>
     <t>SUNSTOPPERS</t>
   </si>
   <si>
     <t>96-2027</t>
   </si>
   <si>
     <t>32207</t>
   </si>
   <si>
     <t>9, 25</t>
-  </si>
-[...10 lines deleted...]
-    <t>3, 5</t>
   </si>
   <si>
     <t>STOLL-knit and wear</t>
   </si>
   <si>
     <t>96-2034</t>
   </si>
   <si>
     <t>32208</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>AURORA</t>
   </si>
   <si>
     <t>96-2036</t>
   </si>
   <si>
     <t>35141</t>
   </si>
   <si>
     <t>9</t>
   </si>
@@ -889,57 +889,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1997,85 +1997,85 @@
       <c r="A11" t="n">
         <v>8810.0</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="G11" t="s">
         <v>45</v>
       </c>
       <c r="H11" t="n">
         <v>38950.0</v>
       </c>
       <c r="I11" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" ht="75.0" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>8811.0</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="G12" t="s">
         <v>50</v>
       </c>
       <c r="H12" t="n">
         <v>38951.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13">
+    <row r="13" ht="75.0" customHeight="true">
       <c r="A13" t="n">
         <v>8812.0</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="G13" t="s">
         <v>54</v>
       </c>
       <c r="H13" t="n">
         <v>38951.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>8813.0</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">