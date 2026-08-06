--- v0 (2026-04-23)
+++ v1 (2026-08-06)
@@ -130,50 +130,59 @@
   <si>
     <t>Sangrita</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>96-2609</t>
   </si>
   <si>
     <t>32346</t>
   </si>
   <si>
     <t>32, 33</t>
   </si>
   <si>
     <t>Pitu</t>
   </si>
   <si>
     <t>96-2610</t>
   </si>
   <si>
     <t>32347</t>
   </si>
   <si>
+    <t>Allen's</t>
+  </si>
+  <si>
+    <t>96-2615</t>
+  </si>
+  <si>
+    <t>31751</t>
+  </si>
+  <si>
     <t>ACOR</t>
   </si>
   <si>
     <t>96-2617</t>
   </si>
   <si>
     <t>31251</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>TOPolis</t>
   </si>
   <si>
     <t>96-2618</t>
   </si>
   <si>
     <t>31252</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>CAMPTO</t>
@@ -187,162 +196,153 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>FACIL</t>
   </si>
   <si>
     <t>96-2620</t>
   </si>
   <si>
     <t>32806</t>
   </si>
   <si>
     <t>COMPLETE</t>
   </si>
   <si>
     <t>96-2621</t>
   </si>
   <si>
     <t>32877</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>Allen's</t>
-[...5 lines deleted...]
-    <t>31751</t>
+    <t>Vakaris</t>
+  </si>
+  <si>
+    <t>96-2626</t>
+  </si>
+  <si>
+    <t>30954</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>96-2628</t>
+  </si>
+  <si>
+    <t>32879</t>
+  </si>
+  <si>
+    <t>38, 42</t>
+  </si>
+  <si>
+    <t>Technics</t>
+  </si>
+  <si>
+    <t>96-2629</t>
+  </si>
+  <si>
+    <t>32880</t>
+  </si>
+  <si>
+    <t>SELECTA</t>
+  </si>
+  <si>
+    <t>96-2635</t>
+  </si>
+  <si>
+    <t>32881</t>
+  </si>
+  <si>
+    <t>9, 30, 37, 42</t>
+  </si>
+  <si>
+    <t>BIOTHERM DEOSENSITIVE</t>
+  </si>
+  <si>
+    <t>96-2638</t>
+  </si>
+  <si>
+    <t>31473</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>selecta</t>
+  </si>
+  <si>
+    <t>96-2636</t>
+  </si>
+  <si>
+    <t>32882</t>
+  </si>
+  <si>
+    <t>9, 30</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>96-2622</t>
   </si>
   <si>
     <t>32349</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>VILIOKĖ</t>
   </si>
   <si>
     <t>96-2623</t>
   </si>
   <si>
     <t>30951</t>
   </si>
   <si>
     <t>LEGENDA</t>
   </si>
   <si>
     <t>96-2624</t>
   </si>
   <si>
     <t>30952</t>
   </si>
   <si>
     <t>SVAJA</t>
   </si>
   <si>
     <t>96-2625</t>
   </si>
   <si>
     <t>30953</t>
-  </si>
-[...64 lines deleted...]
-    <t>9, 30</t>
   </si>
   <si>
     <t>DIAMOND</t>
   </si>
   <si>
     <t>96-2641</t>
   </si>
   <si>
     <t>31754</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LABAS</t>
   </si>
   <si>
     <t>96-2642</t>
   </si>
   <si>
     <t>31253</t>
   </si>
   <si>
     <t>35</t>
   </si>
@@ -843,487 +843,487 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="2268000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>9</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId7"/>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId8"/>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>15</xdr:row>
+      <xdr:rowOff>2268000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="2268000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="468000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId10"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>16</xdr:row>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>2556000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId11"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="2556000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>17</xdr:row>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>2340000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId12"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="2340000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>18</xdr:row>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>2340000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId13"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="2340000"/>
-        </a:xfrm>
-[...188 lines deleted...]
-          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2439,441 +2439,441 @@
       </c>
       <c r="H9" t="n">
         <v>39021.0</v>
       </c>
       <c r="I9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" ht="75.0" customHeight="true">
       <c r="A10" t="n">
         <v>9059.0</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="H10" t="n">
         <v>39025.0</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>9060.0</v>
       </c>
       <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>45</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H11" t="n">
         <v>39025.0</v>
       </c>
       <c r="I11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12">
+    <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>9061.0</v>
       </c>
       <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
         <v>48</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>49</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H12" t="n">
         <v>39025.0</v>
       </c>
       <c r="I12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>9062.0</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" t="s">
         <v>53</v>
       </c>
-      <c r="E13" t="s">
+      <c r="G13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H13" t="n">
         <v>39025.0</v>
       </c>
       <c r="I13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>9063.0</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H14" t="n">
         <v>39025.0</v>
       </c>
       <c r="I14" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="15" ht="75.0" customHeight="true">
+    <row r="15">
       <c r="A15" t="n">
         <v>9064.0</v>
       </c>
       <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
         <v>59</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>60</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H15" t="n">
         <v>39025.0</v>
       </c>
       <c r="I15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" ht="75.0" customHeight="true">
+    <row r="16" ht="178.25" customHeight="true">
       <c r="A16" t="n">
         <v>9065.0</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>64</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="H16" t="n">
         <v>39026.0</v>
       </c>
       <c r="I16" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="17" ht="200.9" customHeight="true">
+    <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>9066.0</v>
       </c>
       <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
         <v>66</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>67</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H17" t="n">
         <v>39026.0</v>
       </c>
       <c r="I17" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" ht="183.95" customHeight="true">
+    <row r="18" ht="75.0" customHeight="true">
       <c r="A18" t="n">
         <v>9067.0</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H18" t="n">
         <v>39026.0</v>
       </c>
       <c r="I18" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" ht="183.95" customHeight="true">
+    <row r="19">
       <c r="A19" t="n">
         <v>9068.0</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="H19" t="n">
         <v>39026.0</v>
       </c>
       <c r="I19" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="20" ht="178.25" customHeight="true">
+    <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>9069.0</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G20" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="H20" t="n">
         <v>39026.0</v>
       </c>
       <c r="I20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>9070.0</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H21" t="n">
         <v>39026.0</v>
       </c>
       <c r="I21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" ht="75.0" customHeight="true">
       <c r="A22" t="n">
         <v>9071.0</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G22" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="H22" t="n">
         <v>39026.0</v>
       </c>
       <c r="I22" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23">
+    <row r="23" ht="200.9" customHeight="true">
       <c r="A23" t="n">
         <v>9072.0</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G23" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H23" t="n">
         <v>39026.0</v>
       </c>
       <c r="I23" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" ht="75.0" customHeight="true">
+    <row r="24" ht="183.95" customHeight="true">
       <c r="A24" t="n">
         <v>9073.0</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G24" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="H24" t="n">
         <v>39026.0</v>
       </c>
       <c r="I24" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="25" ht="75.0" customHeight="true">
+    <row r="25" ht="183.95" customHeight="true">
       <c r="A25" t="n">
         <v>9074.0</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G25" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="H25" t="n">
         <v>39026.0</v>
       </c>
       <c r="I25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" ht="75.0" customHeight="true">
       <c r="A26" t="n">
         <v>9075.0</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>99</v>
       </c>
       <c r="G26" t="s">
@@ -3011,51 +3011,51 @@
       </c>
       <c r="H31" t="n">
         <v>39028.0</v>
       </c>
       <c r="I31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>9081.0</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" t="s">
         <v>33</v>
       </c>
       <c r="D32" t="s">
         <v>121</v>
       </c>
       <c r="E32" t="s">
         <v>122</v>
       </c>
       <c r="G32" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H32" t="n">
         <v>39028.0</v>
       </c>
       <c r="I32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>9082.0</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" t="s">
         <v>33</v>
       </c>
       <c r="D33" t="s">
         <v>124</v>
       </c>
       <c r="E33" t="s">
         <v>125</v>
       </c>
       <c r="G33" t="s">
@@ -3115,51 +3115,51 @@
       </c>
       <c r="H35" t="n">
         <v>39028.0</v>
       </c>
       <c r="I35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" ht="76.4" customHeight="true">
       <c r="A36" t="n">
         <v>9085.0</v>
       </c>
       <c r="B36" t="s">
         <v>134</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
         <v>135</v>
       </c>
       <c r="E36" t="s">
         <v>136</v>
       </c>
       <c r="G36" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="H36" t="n">
         <v>39028.0</v>
       </c>
       <c r="I36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" ht="178.25" customHeight="true">
       <c r="A37" t="n">
         <v>9086.0</v>
       </c>
       <c r="B37" t="s">
         <v>137</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>138</v>
       </c>
       <c r="E37" t="s">
         <v>139</v>
       </c>
       <c r="G37" t="s">