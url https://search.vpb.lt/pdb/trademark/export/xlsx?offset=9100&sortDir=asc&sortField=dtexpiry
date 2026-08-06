--- v0 (2026-04-23)
+++ v1 (2026-08-06)
@@ -247,77 +247,77 @@
   <si>
     <t>31481</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PO-PO</t>
   </si>
   <si>
     <t>96-2707</t>
   </si>
   <si>
     <t>31482</t>
   </si>
   <si>
     <t>MISISIPĖ likeris</t>
   </si>
   <si>
     <t>96-2708</t>
   </si>
   <si>
     <t>31483</t>
   </si>
   <si>
+    <t>TONIKA</t>
+  </si>
+  <si>
+    <t>96-2710</t>
+  </si>
+  <si>
+    <t>31485</t>
+  </si>
+  <si>
+    <t>AGRARIA A</t>
+  </si>
+  <si>
+    <t>96-2712</t>
+  </si>
+  <si>
+    <t>31486</t>
+  </si>
+  <si>
     <t>DŽINAS SU TONIKA</t>
   </si>
   <si>
     <t>96-2709</t>
   </si>
   <si>
     <t>31484</t>
   </si>
   <si>
-    <t>TONIKA</t>
-[...16 lines deleted...]
-  <si>
     <t>ALIUKAI</t>
   </si>
   <si>
     <t>96-2713</t>
   </si>
   <si>
     <t>24530</t>
   </si>
   <si>
     <t>9, 32, 41</t>
   </si>
   <si>
     <t>IPREKA UŽDAROJI AKCINĖ BENDROVĖ</t>
   </si>
   <si>
     <t>96-2726</t>
   </si>
   <si>
     <t>32313</t>
   </si>
   <si>
     <t>35, 37, 39, 42</t>
   </si>
   <si>
     <t>LINKMENŲ PREKYBA</t>
@@ -493,105 +493,105 @@
   <si>
     <t>HUSAR</t>
   </si>
   <si>
     <t>96-2759</t>
   </si>
   <si>
     <t>32314</t>
   </si>
   <si>
     <t>35, 39</t>
   </si>
   <si>
     <t>Tarp Gėlių</t>
   </si>
   <si>
     <t>96-2760</t>
   </si>
   <si>
     <t>32315</t>
   </si>
   <si>
     <t>31, 35, 42</t>
   </si>
   <si>
+    <t>IR ŠVIESA, IR TIESA</t>
+  </si>
+  <si>
+    <t>96-2765</t>
+  </si>
+  <si>
+    <t>35331</t>
+  </si>
+  <si>
     <t>MINI KIM</t>
   </si>
   <si>
     <t>96-2763</t>
   </si>
   <si>
     <t>32738</t>
   </si>
   <si>
     <t>KIMY</t>
   </si>
   <si>
     <t>96-2764</t>
   </si>
   <si>
     <t>32739</t>
   </si>
   <si>
-    <t>IR ŠVIESA, IR TIESA</t>
-[...7 lines deleted...]
-  <si>
     <t>INDUSTRIJOS BANKAS</t>
   </si>
   <si>
     <t>96-2771</t>
   </si>
   <si>
     <t>33115</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
+    <t>NELIŪDĖK! Nepriklausomas savaitraštis</t>
+  </si>
+  <si>
+    <t>96-2774</t>
+  </si>
+  <si>
+    <t>39870</t>
+  </si>
+  <si>
     <t>TV BOKŠTAS</t>
   </si>
   <si>
     <t>96-2773</t>
   </si>
   <si>
     <t>39869</t>
-  </si>
-[...7 lines deleted...]
-    <t>39870</t>
   </si>
   <si>
     <t>PRIVATUS SEKLYS Nepriklausomas laikraštis</t>
   </si>
   <si>
     <t>96-2778</t>
   </si>
   <si>
     <t>39871</t>
   </si>
   <si>
     <t>TRIOSTRETCH</t>
   </si>
   <si>
     <t>96-2782</t>
   </si>
   <si>
     <t>31684</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1197,145 +1197,145 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="2484000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>19</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1944000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId16"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1944000"/>
-        </a:xfrm>
-[...74 lines deleted...]
-          <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1836,57 +1836,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>45</xdr:row>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>252000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="252000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1919,107 +1919,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>47</xdr:row>
+      <xdr:rowOff>360000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="360000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId35"/>
+        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1080000" cy="360000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>360000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2542,120 +2542,120 @@
       <c r="A19" t="n">
         <v>9118.0</v>
       </c>
       <c r="B19" t="s">
         <v>76</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>77</v>
       </c>
       <c r="E19" t="s">
         <v>78</v>
       </c>
       <c r="G19" t="s">
         <v>72</v>
       </c>
       <c r="H19" t="n">
         <v>39033.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" ht="152.8" customHeight="true">
+    <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>9119.0</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>80</v>
       </c>
       <c r="E20" t="s">
         <v>81</v>
       </c>
       <c r="G20" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H20" t="n">
         <v>39033.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>9120.0</v>
       </c>
       <c r="B21" t="s">
         <v>82</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>84</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H21" t="n">
         <v>39033.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" ht="75.0" customHeight="true">
+    <row r="22" ht="152.8" customHeight="true">
       <c r="A22" t="n">
         <v>9121.0</v>
       </c>
       <c r="B22" t="s">
         <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="G22" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="H22" t="n">
         <v>39033.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>9122.0</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
       <c r="D23" t="s">
         <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="G23" t="s">
@@ -3166,120 +3166,120 @@
       <c r="A43" t="n">
         <v>9142.0</v>
       </c>
       <c r="B43" t="s">
         <v>157</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>158</v>
       </c>
       <c r="E43" t="s">
         <v>159</v>
       </c>
       <c r="G43" t="s">
         <v>160</v>
       </c>
       <c r="H43" t="n">
         <v>39035.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44">
+    <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>9143.0</v>
       </c>
       <c r="B44" t="s">
         <v>161</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>162</v>
       </c>
       <c r="E44" t="s">
         <v>163</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="H44" t="n">
         <v>39035.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>9144.0</v>
       </c>
       <c r="B45" t="s">
         <v>164</v>
       </c>
       <c r="C45" t="s">
         <v>34</v>
       </c>
       <c r="D45" t="s">
         <v>165</v>
       </c>
       <c r="E45" t="s">
         <v>166</v>
       </c>
       <c r="G45" t="s">
         <v>45</v>
       </c>
       <c r="H45" t="n">
         <v>39035.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="75.0" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>9145.0</v>
       </c>
       <c r="B46" t="s">
         <v>167</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D46" t="s">
         <v>168</v>
       </c>
       <c r="E46" t="s">
         <v>169</v>
       </c>
       <c r="G46" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="H46" t="n">
         <v>39035.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>9146.0</v>
       </c>
       <c r="B47" t="s">
         <v>170</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>171</v>
       </c>
       <c r="E47" t="s">
         <v>172</v>
       </c>
       <c r="G47" t="s">