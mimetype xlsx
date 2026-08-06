--- v0 (2026-04-23)
+++ v1 (2026-08-06)
@@ -367,71 +367,71 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>96-2812</t>
   </si>
   <si>
     <t>32415</t>
   </si>
   <si>
     <t>iF</t>
   </si>
   <si>
     <t>96-2814</t>
   </si>
   <si>
     <t>32416</t>
   </si>
   <si>
     <t>96-2815</t>
   </si>
   <si>
     <t>32417</t>
   </si>
   <si>
+    <t>MAGIC MINERAL</t>
+  </si>
+  <si>
+    <t>2004 0195</t>
+  </si>
+  <si>
+    <t>50208</t>
+  </si>
+  <si>
     <t>fashionbar</t>
   </si>
   <si>
     <t>2004 0061</t>
   </si>
   <si>
     <t>50138</t>
   </si>
   <si>
     <t>41, 43</t>
   </si>
   <si>
-    <t>MAGIC MINERAL</t>
-[...7 lines deleted...]
-  <si>
     <t>VERSLO PARTNERIS</t>
   </si>
   <si>
     <t>96-2834</t>
   </si>
   <si>
     <t>33157</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LAIVŲ BUNKERIS LB</t>
   </si>
   <si>
     <t>96-2835</t>
   </si>
   <si>
     <t>31503</t>
   </si>
   <si>
     <t>35, 39</t>
   </si>
   <si>
     <t>Ž</t>
@@ -460,159 +460,159 @@
   <si>
     <t>V.T.S.</t>
   </si>
   <si>
     <t>96-2841</t>
   </si>
   <si>
     <t>32708</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>BITURELS</t>
   </si>
   <si>
     <t>96-2845</t>
   </si>
   <si>
     <t>31801</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
+    <t>ELBA</t>
+  </si>
+  <si>
+    <t>96-2847</t>
+  </si>
+  <si>
+    <t>31803</t>
+  </si>
+  <si>
     <t>TENOLS</t>
   </si>
   <si>
     <t>96-2849</t>
   </si>
   <si>
     <t>31805</t>
   </si>
   <si>
     <t>JEVER</t>
   </si>
   <si>
     <t>96-2840</t>
   </si>
   <si>
     <t>32501</t>
   </si>
   <si>
     <t>32, 42</t>
   </si>
   <si>
-    <t>ELBA</t>
-[...5 lines deleted...]
-    <t>31803</t>
+    <t>SWELINK</t>
+  </si>
+  <si>
+    <t>96-2855</t>
+  </si>
+  <si>
+    <t>31504</t>
+  </si>
+  <si>
+    <t>12, 39</t>
+  </si>
+  <si>
+    <t>MAXOMAT</t>
+  </si>
+  <si>
+    <t>96-2853</t>
+  </si>
+  <si>
+    <t>33158</t>
+  </si>
+  <si>
+    <t>FACTORM</t>
+  </si>
+  <si>
+    <t>96-2854</t>
+  </si>
+  <si>
+    <t>33159</t>
+  </si>
+  <si>
+    <t>MIVVI</t>
+  </si>
+  <si>
+    <t>96-2858</t>
+  </si>
+  <si>
+    <t>32711</t>
   </si>
   <si>
     <t>JIVE</t>
   </si>
   <si>
     <t>96-2859</t>
   </si>
   <si>
     <t>32712</t>
   </si>
   <si>
     <t>Underberg</t>
   </si>
   <si>
     <t>96-2860</t>
   </si>
   <si>
     <t>32713</t>
   </si>
   <si>
     <t>32, 33</t>
   </si>
   <si>
     <t>WRITE ONCE RUN ANYWHERE</t>
   </si>
   <si>
     <t>96-2863</t>
   </si>
   <si>
     <t>32212</t>
   </si>
   <si>
     <t>9, 42</t>
   </si>
   <si>
-    <t>SWELINK</t>
-[...19 lines deleted...]
-  <si>
     <t>ADIURETIN-SD</t>
   </si>
   <si>
     <t>96-2865</t>
   </si>
   <si>
     <t>32235</t>
-  </si>
-[...16 lines deleted...]
-    <t>32711</t>
   </si>
   <si>
     <t>Pipiras</t>
   </si>
   <si>
     <t>96-2870</t>
   </si>
   <si>
     <t>32714</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -1468,57 +1468,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>180000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="180000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1658,95 +1658,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1260000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1260000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2596,94 +2596,94 @@
     </row>
     <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>9180.0</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31" t="s">
         <v>117</v>
       </c>
       <c r="E31" t="s">
         <v>118</v>
       </c>
       <c r="G31" t="s">
         <v>63</v>
       </c>
       <c r="H31" t="n">
         <v>39042.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="75.0" customHeight="true">
+    <row r="32">
       <c r="A32" t="n">
         <v>9181.0</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>121</v>
       </c>
       <c r="G32" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="H32" t="n">
         <v>39042.0</v>
       </c>
       <c r="I32" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="33">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>9182.0</v>
       </c>
       <c r="B33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>123</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>124</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H33" t="n">
         <v>39042.0</v>
       </c>
       <c r="I33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>9183.0</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
         <v>128</v>
       </c>
       <c r="G34" t="s">
@@ -2821,311 +2821,311 @@
       </c>
       <c r="H39" t="n">
         <v>39043.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>9189.0</v>
       </c>
       <c r="B40" t="s">
         <v>150</v>
       </c>
       <c r="C40" t="s">
         <v>25</v>
       </c>
       <c r="D40" t="s">
         <v>151</v>
       </c>
       <c r="E40" t="s">
         <v>152</v>
       </c>
       <c r="G40" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H40" t="n">
         <v>39043.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" ht="75.0" customHeight="true">
+    <row r="41">
       <c r="A41" t="n">
         <v>9190.0</v>
       </c>
       <c r="B41" t="s">
         <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>154</v>
       </c>
       <c r="E41" t="s">
         <v>155</v>
       </c>
       <c r="G41" t="s">
-        <v>156</v>
+        <v>89</v>
       </c>
       <c r="H41" t="n">
         <v>39043.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42">
+    <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>9191.0</v>
       </c>
       <c r="B42" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
         <v>157</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>158</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H42" t="n">
         <v>39043.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>9192.0</v>
       </c>
       <c r="B43" t="s">
         <v>160</v>
       </c>
       <c r="C43" t="s">
         <v>25</v>
       </c>
       <c r="D43" t="s">
         <v>161</v>
       </c>
       <c r="E43" t="s">
         <v>162</v>
       </c>
       <c r="G43" t="s">
-        <v>85</v>
+        <v>163</v>
       </c>
       <c r="H43" t="n">
         <v>39046.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="99.05" customHeight="true">
+    <row r="44">
       <c r="A44" t="n">
         <v>9193.0</v>
       </c>
       <c r="B44" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E44" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G44" t="s">
-        <v>166</v>
+        <v>28</v>
       </c>
       <c r="H44" t="n">
         <v>39046.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>9194.0</v>
       </c>
       <c r="B45" t="s">
         <v>167</v>
       </c>
       <c r="C45" t="s">
         <v>25</v>
       </c>
       <c r="D45" t="s">
         <v>168</v>
       </c>
       <c r="E45" t="s">
         <v>169</v>
       </c>
       <c r="G45" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="H45" t="n">
         <v>39046.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>9195.0</v>
       </c>
       <c r="B46" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
+        <v>171</v>
+      </c>
+      <c r="E46" t="s">
         <v>172</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>174</v>
+        <v>85</v>
       </c>
       <c r="H46" t="n">
         <v>39046.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>9196.0</v>
       </c>
       <c r="B47" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E47" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="G47" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="H47" t="n">
         <v>39046.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48">
+    <row r="48" ht="99.05" customHeight="true">
       <c r="A48" t="n">
         <v>9197.0</v>
       </c>
       <c r="B48" t="s">
+        <v>176</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" t="s">
         <v>178</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="G48" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H48" t="n">
         <v>39046.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>9198.0</v>
       </c>
       <c r="B49" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C49" t="s">
         <v>25</v>
       </c>
       <c r="D49" t="s">
+        <v>181</v>
+      </c>
+      <c r="E49" t="s">
         <v>182</v>
       </c>
-      <c r="E49" t="s">
+      <c r="G49" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H49" t="n">
         <v>39046.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>9199.0</v>
       </c>
       <c r="B50" t="s">
         <v>184</v>
       </c>
       <c r="C50" t="s">
         <v>25</v>
       </c>
       <c r="D50" t="s">
         <v>185</v>
       </c>
       <c r="E50" t="s">
         <v>186</v>
       </c>
       <c r="G50" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="H50" t="n">
         <v>39046.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>9200.0</v>
       </c>
       <c r="B51" t="s">
         <v>187</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>188</v>
       </c>
       <c r="E51" t="s">
         <v>189</v>
       </c>
       <c r="G51" t="s">