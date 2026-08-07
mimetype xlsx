--- v0 (2026-04-24)
+++ v1 (2026-08-07)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="184">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -103,140 +103,140 @@
   <si>
     <t>26810</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Mensoton</t>
   </si>
   <si>
     <t>96-2992</t>
   </si>
   <si>
     <t>32603</t>
   </si>
   <si>
     <t>Pepzitrat</t>
   </si>
   <si>
     <t>96-2993</t>
   </si>
   <si>
     <t>32604</t>
   </si>
   <si>
+    <t>LEXMARK</t>
+  </si>
+  <si>
+    <t>96-3005</t>
+  </si>
+  <si>
+    <t>33799</t>
+  </si>
+  <si>
+    <t>9, 16</t>
+  </si>
+  <si>
     <t>VORZAN</t>
   </si>
   <si>
     <t>96-2995</t>
   </si>
   <si>
     <t>33066</t>
   </si>
   <si>
     <t>ROYALISSIME</t>
   </si>
   <si>
     <t>96-2996</t>
   </si>
   <si>
     <t>33067</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>LEXMARK</t>
-[...8 lines deleted...]
-    <t>9, 16</t>
+    <t>AUKŠTAITIJOS SĖKLOS S</t>
+  </si>
+  <si>
+    <t>96-3007</t>
+  </si>
+  <si>
+    <t>32453</t>
+  </si>
+  <si>
+    <t>31, 35</t>
+  </si>
+  <si>
+    <t>SMARTQ</t>
+  </si>
+  <si>
+    <t>96-3009</t>
+  </si>
+  <si>
+    <t>32455</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Jolventa</t>
+  </si>
+  <si>
+    <t>96-3006</t>
+  </si>
+  <si>
+    <t>32911</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>MCWHORTER</t>
   </si>
   <si>
     <t>96-3011</t>
   </si>
   <si>
     <t>33800</t>
   </si>
   <si>
     <t>1, 2</t>
   </si>
   <si>
-    <t>SMARTQ</t>
-[...22 lines deleted...]
-  <si>
     <t>M</t>
   </si>
   <si>
     <t>96-3012</t>
   </si>
   <si>
     <t>33801</t>
   </si>
   <si>
-    <t>AUKŠTAITIJOS SĖKLOS S</t>
-[...10 lines deleted...]
-  <si>
     <t>Brandy BERINGS</t>
   </si>
   <si>
     <t>2005 0416</t>
   </si>
   <si>
     <t>52191</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>Brandy KOMANDOR</t>
   </si>
   <si>
     <t>2005 0417</t>
   </si>
   <si>
     <t>52192</t>
   </si>
   <si>
     <t>METROMEDIA TECHNOLOGIES INTERNATIONAL</t>
@@ -289,74 +289,74 @@
   <si>
     <t>32462</t>
   </si>
   <si>
     <t>METROMEDIA</t>
   </si>
   <si>
     <t>96-3026</t>
   </si>
   <si>
     <t>32463</t>
   </si>
   <si>
     <t>Dr. Oetker Big Americans</t>
   </si>
   <si>
     <t>96-3019</t>
   </si>
   <si>
     <t>32459</t>
   </si>
   <si>
     <t>29, 30</t>
   </si>
   <si>
+    <t>GUL</t>
+  </si>
+  <si>
+    <t>96-3015</t>
+  </si>
+  <si>
+    <t>32913</t>
+  </si>
+  <si>
+    <t>9, 14, 18, 25</t>
+  </si>
+  <si>
     <t>VAMPYRino</t>
   </si>
   <si>
     <t>96-3014</t>
   </si>
   <si>
     <t>34652</t>
   </si>
   <si>
     <t>7, 9</t>
   </si>
   <si>
-    <t>GUL</t>
-[...10 lines deleted...]
-  <si>
     <t>Schwarzkopf &amp; Henkel</t>
   </si>
   <si>
     <t>96-3017</t>
   </si>
   <si>
     <t>32457</t>
   </si>
   <si>
     <t>1, 3, 5, 21</t>
   </si>
   <si>
     <t>KoKom</t>
   </si>
   <si>
     <t>96-3018</t>
   </si>
   <si>
     <t>32458</t>
   </si>
   <si>
     <t>9, 42</t>
   </si>
   <si>
     <t>ŠAUKĖNŲ SENOLIŲ</t>
@@ -370,237 +370,240 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ŠAUKĖNŲ MOČIUTĖS</t>
   </si>
   <si>
     <t>2004 0591</t>
   </si>
   <si>
     <t>51094</t>
   </si>
   <si>
     <t>Baras ANTIS Cafe</t>
   </si>
   <si>
     <t>2004 1068</t>
   </si>
   <si>
     <t>51265</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
+    <t>APART</t>
+  </si>
+  <si>
+    <t>96-3033</t>
+  </si>
+  <si>
+    <t>32003</t>
+  </si>
+  <si>
+    <t>MISTER TOP</t>
+  </si>
+  <si>
+    <t>96-3034</t>
+  </si>
+  <si>
+    <t>32004</t>
+  </si>
+  <si>
+    <t>ELKE</t>
+  </si>
+  <si>
+    <t>96-3039</t>
+  </si>
+  <si>
+    <t>32009</t>
+  </si>
+  <si>
+    <t>ULMEXAN</t>
+  </si>
+  <si>
+    <t>96-3044</t>
+  </si>
+  <si>
+    <t>32012</t>
+  </si>
+  <si>
+    <t>ULMEKSAN</t>
+  </si>
+  <si>
+    <t>96-3045</t>
+  </si>
+  <si>
+    <t>32013</t>
+  </si>
+  <si>
+    <t>KOTRIKSAN</t>
+  </si>
+  <si>
+    <t>96-3046</t>
+  </si>
+  <si>
+    <t>32014</t>
+  </si>
+  <si>
+    <t>ENALSAN</t>
+  </si>
+  <si>
+    <t>96-3047</t>
+  </si>
+  <si>
+    <t>32015</t>
+  </si>
+  <si>
+    <t>96-3048</t>
+  </si>
+  <si>
+    <t>32016</t>
+  </si>
+  <si>
     <t>LE DUXE</t>
   </si>
   <si>
     <t>96-3030</t>
   </si>
   <si>
     <t>32000</t>
   </si>
   <si>
     <t>ASTRO</t>
   </si>
   <si>
     <t>96-3031</t>
   </si>
   <si>
     <t>32001</t>
   </si>
   <si>
     <t>GLOBAL</t>
   </si>
   <si>
     <t>96-3032</t>
   </si>
   <si>
     <t>32002</t>
   </si>
   <si>
-    <t>APART</t>
-[...16 lines deleted...]
-  <si>
     <t>odea</t>
   </si>
   <si>
     <t>96-3036</t>
   </si>
   <si>
     <t>32006</t>
   </si>
   <si>
     <t>Condia</t>
   </si>
   <si>
     <t>96-3037</t>
   </si>
   <si>
     <t>32007</t>
   </si>
   <si>
     <t>FEOLA</t>
   </si>
   <si>
     <t>96-3038</t>
   </si>
   <si>
     <t>32008</t>
   </si>
   <si>
-    <t>ELKE</t>
-[...7 lines deleted...]
-  <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>96-3040</t>
   </si>
   <si>
     <t>32915</t>
   </si>
   <si>
     <t>9, 16, 38</t>
   </si>
   <si>
-    <t>ENALSAN</t>
-[...7 lines deleted...]
-  <si>
     <t>LEDOPSAN</t>
   </si>
   <si>
     <t>96-3042</t>
   </si>
   <si>
     <t>32010</t>
   </si>
   <si>
     <t>96-3043</t>
   </si>
   <si>
     <t>32011</t>
   </si>
   <si>
-    <t>ULMEXAN</t>
-[...29 lines deleted...]
-    <t>32015</t>
+    <t>Koenig Ludwig Dunkel</t>
+  </si>
+  <si>
+    <t>96-3056</t>
+  </si>
+  <si>
+    <t>32918</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>MAGIVAN</t>
+  </si>
+  <si>
+    <t>96-3059</t>
+  </si>
+  <si>
+    <t>33108</t>
+  </si>
+  <si>
+    <t>5, 29, 30, 31, 35, 37, 39, 42</t>
+  </si>
+  <si>
+    <t>96-3053</t>
+  </si>
+  <si>
+    <t>33802</t>
+  </si>
+  <si>
+    <t>35, 41, 42</t>
   </si>
   <si>
     <t>Prinzregent Luitpold</t>
   </si>
   <si>
     <t>96-3054</t>
   </si>
   <si>
     <t>32916</t>
-  </si>
-[...28 lines deleted...]
-    <t>32918</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -687,152 +690,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="864000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="864000"/>
+          <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -877,57 +880,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1112,715 +1115,715 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
-        <a:stretch>
-[...74 lines deleted...]
-        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>792000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="792000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>792000</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="792000"/>
+          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="972000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
+        <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...151 lines deleted...]
-      <xdr:row>44</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>46</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1224000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1224000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>47</xdr:row>
-      <xdr:rowOff>1044000</xdr:rowOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId28"/>
-[...37 lines deleted...]
-        <a:blip r:embed="rId29"/>
+        <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>50</xdr:row>
-      <xdr:rowOff>1224000</xdr:rowOff>
+      <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1224000"/>
+          <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1986,120 +1989,120 @@
       </c>
       <c r="H6" t="n">
         <v>39062.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>9256.0</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H7" t="n">
         <v>39062.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>9257.0</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H8" t="n">
         <v>39062.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>9258.0</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9" t="n">
         <v>39062.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" ht="75.0" customHeight="true">
       <c r="A10" t="n">
         <v>9259.0</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10" t="n">
         <v>39063.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>9260.0</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
@@ -2125,94 +2128,94 @@
       <c r="A12" t="n">
         <v>9261.0</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="n">
         <v>39063.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="75.0" customHeight="true">
+    <row r="13">
       <c r="A13" t="n">
         <v>9262.0</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="H13" t="n">
         <v>39063.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>9263.0</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H14" t="n">
         <v>39063.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>9264.0</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
@@ -2411,85 +2414,85 @@
       <c r="A23" t="n">
         <v>9272.0</v>
       </c>
       <c r="B23" t="s">
         <v>89</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>90</v>
       </c>
       <c r="E23" t="s">
         <v>91</v>
       </c>
       <c r="G23" t="s">
         <v>92</v>
       </c>
       <c r="H23" t="n">
         <v>39064.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>9273.0</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>95</v>
       </c>
       <c r="G24" t="s">
         <v>96</v>
       </c>
       <c r="H24" t="n">
         <v>39064.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25" ht="75.0" customHeight="true">
+    <row r="25">
       <c r="A25" t="n">
         <v>9274.0</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>98</v>
       </c>
       <c r="E25" t="s">
         <v>99</v>
       </c>
       <c r="G25" t="s">
         <v>100</v>
       </c>
       <c r="H25" t="n">
         <v>39064.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" ht="75.0" customHeight="true">
       <c r="A26" t="n">
         <v>9275.0</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
@@ -2593,581 +2596,581 @@
       <c r="A30" t="n">
         <v>9279.0</v>
       </c>
       <c r="B30" t="s">
         <v>116</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>117</v>
       </c>
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="G30" t="s">
         <v>119</v>
       </c>
       <c r="H30" t="n">
         <v>39066.0</v>
       </c>
       <c r="I30" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="31" ht="76.4" customHeight="true">
+    <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>9280.0</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>121</v>
       </c>
       <c r="E31" t="s">
         <v>122</v>
       </c>
       <c r="G31" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H31" t="n">
         <v>39067.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>9281.0</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="G32" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H32" t="n">
         <v>39067.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>9282.0</v>
       </c>
       <c r="B33" t="s">
         <v>126</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>127</v>
       </c>
       <c r="E33" t="s">
         <v>128</v>
       </c>
       <c r="G33" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H33" t="n">
         <v>39067.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="75.0" customHeight="true">
+    <row r="34">
       <c r="A34" t="n">
         <v>9283.0</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>130</v>
       </c>
       <c r="E34" t="s">
         <v>131</v>
       </c>
       <c r="G34" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H34" t="n">
         <v>39067.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>9284.0</v>
       </c>
       <c r="B35" t="s">
         <v>132</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>133</v>
       </c>
       <c r="E35" t="s">
         <v>134</v>
       </c>
       <c r="G35" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H35" t="n">
         <v>39067.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>9285.0</v>
       </c>
       <c r="B36" t="s">
         <v>135</v>
       </c>
       <c r="C36" t="s">
         <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>136</v>
       </c>
       <c r="E36" t="s">
         <v>137</v>
       </c>
       <c r="G36" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H36" t="n">
         <v>39067.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>9286.0</v>
       </c>
       <c r="B37" t="s">
         <v>138</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>139</v>
       </c>
       <c r="E37" t="s">
         <v>140</v>
       </c>
       <c r="G37" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H37" t="n">
         <v>39067.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" ht="75.0" customHeight="true">
+    <row r="38">
       <c r="A38" t="n">
         <v>9287.0</v>
       </c>
       <c r="B38" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>141</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>142</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H38" t="n">
         <v>39067.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="75.0" customHeight="true">
+    <row r="39" ht="76.4" customHeight="true">
       <c r="A39" t="n">
         <v>9288.0</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" t="s">
         <v>145</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H39" t="n">
         <v>39067.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" ht="75.0" customHeight="true">
       <c r="A40" t="n">
         <v>9289.0</v>
       </c>
-      <c r="B40"/>
+      <c r="B40" t="s">
+        <v>146</v>
+      </c>
       <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
         <v>147</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>148</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H40" t="n">
         <v>39067.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41">
+    <row r="41" ht="75.0" customHeight="true">
       <c r="A41" t="n">
         <v>9290.0</v>
       </c>
       <c r="B41" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>150</v>
+      </c>
+      <c r="E41" t="s">
         <v>151</v>
       </c>
-      <c r="C41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H41" t="n">
         <v>39067.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>9291.0</v>
       </c>
       <c r="B42" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C42" t="s">
         <v>17</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E42" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H42" t="n">
         <v>39067.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>9292.0</v>
       </c>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
+        <v>156</v>
+      </c>
+      <c r="E43" t="s">
         <v>157</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H43" t="n">
         <v>39067.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44">
+    <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>9293.0</v>
       </c>
       <c r="B44" t="s">
+        <v>158</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
         <v>159</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>160</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H44" t="n">
         <v>39067.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>9294.0</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45"/>
+      <c r="C45" t="s">
+        <v>161</v>
+      </c>
+      <c r="D45" t="s">
         <v>162</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>163</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H45" t="n">
         <v>39067.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" ht="75.0" customHeight="true">
       <c r="A46" t="n">
         <v>9295.0</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>167</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="n">
         <v>39067.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="75.0" customHeight="true">
+    <row r="47">
       <c r="A47" t="n">
         <v>9296.0</v>
       </c>
       <c r="B47" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>168</v>
       </c>
       <c r="E47" t="s">
         <v>169</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="n">
         <v>39067.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" ht="82.05" customHeight="true">
+    <row r="48" ht="96.2" customHeight="true">
       <c r="A48" t="n">
         <v>9297.0</v>
       </c>
       <c r="B48" t="s">
         <v>170</v>
       </c>
       <c r="C48" t="s">
         <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>171</v>
       </c>
       <c r="E48" t="s">
         <v>172</v>
       </c>
       <c r="G48" t="s">
         <v>173</v>
       </c>
       <c r="H48" t="n">
         <v>39068.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>9298.0</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>174</v>
+      </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H49" t="n">
         <v>39068.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" ht="90.55" customHeight="true">
+    <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>9299.0</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="D50" t="s">
         <v>178</v>
       </c>
       <c r="E50" t="s">
         <v>179</v>
       </c>
       <c r="G50" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="H50" t="n">
         <v>39068.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" ht="96.2" customHeight="true">
+    <row r="51" ht="82.05" customHeight="true">
       <c r="A51" t="n">
         <v>9300.0</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C51" t="s">
         <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E51" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G51" t="s">
         <v>173</v>
       </c>
       <c r="H51" t="n">
         <v>39068.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">