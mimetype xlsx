--- v0 (2026-04-24)
+++ v1 (2026-08-07)
@@ -40,308 +40,308 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>MAGIVAN</t>
+    <t>KALTENBERG</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
-    <t>96-3059</t>
-[...5 lines deleted...]
-    <t>5, 29, 30, 31, 35, 37, 39, 42</t>
+    <t>96-3055</t>
+  </si>
+  <si>
+    <t>32917</t>
+  </si>
+  <si>
+    <t>32</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>MAY</t>
   </si>
   <si>
     <t>96-3061</t>
   </si>
   <si>
     <t>32920</t>
   </si>
   <si>
     <t>29, 32</t>
   </si>
   <si>
     <t>PUSBROLIAI ALIUKAI IR SESUTĖ</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>96-3071</t>
   </si>
   <si>
     <t>26688</t>
   </si>
   <si>
     <t>9, 41</t>
   </si>
   <si>
+    <t>AUGUSTO BRAWO</t>
+  </si>
+  <si>
+    <t>96-3075</t>
+  </si>
+  <si>
+    <t>33484</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Peha-crepp</t>
+  </si>
+  <si>
+    <t>96-3079</t>
+  </si>
+  <si>
+    <t>32019</t>
+  </si>
+  <si>
+    <t>5, 10</t>
+  </si>
+  <si>
+    <t>AIR BALTIC</t>
+  </si>
+  <si>
+    <t>96-3082</t>
+  </si>
+  <si>
+    <t>33112</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
     <t>AUGUSTO BRAWA</t>
   </si>
   <si>
     <t>96-3073</t>
   </si>
   <si>
     <t>33483</t>
   </si>
   <si>
-    <t>30</t>
-[...10 lines deleted...]
-  <si>
     <t>GULLIVER</t>
   </si>
   <si>
     <t>96-3076</t>
   </si>
   <si>
     <t>33485</t>
   </si>
   <si>
-    <t>Peha-crepp</t>
-[...22 lines deleted...]
-  <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>96-3081</t>
   </si>
   <si>
     <t>33111</t>
   </si>
   <si>
+    <t>SIDABRINIS TITANAS</t>
+  </si>
+  <si>
+    <t>96-3083</t>
+  </si>
+  <si>
+    <t>33803</t>
+  </si>
+  <si>
+    <t>12, 35, 36, 39, 40, 42</t>
+  </si>
+  <si>
+    <t>BEYMA</t>
+  </si>
+  <si>
+    <t>96-3084</t>
+  </si>
+  <si>
+    <t>33113</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>ADIURETIN</t>
   </si>
   <si>
     <t>96-3089</t>
   </si>
   <si>
     <t>32469</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>SIDABRINIS TITANAS</t>
-[...22 lines deleted...]
-  <si>
     <t>Svaloef Weibull SW</t>
   </si>
   <si>
     <t>96-3097</t>
   </si>
   <si>
     <t>32653</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ENERMET</t>
   </si>
   <si>
     <t>96-3098</t>
   </si>
   <si>
     <t>32928</t>
   </si>
   <si>
+    <t>rainis</t>
+  </si>
+  <si>
+    <t>96-3103</t>
+  </si>
+  <si>
+    <t>33370</t>
+  </si>
+  <si>
+    <t>20, 35, 40</t>
+  </si>
+  <si>
     <t>BOROLITAS</t>
   </si>
   <si>
     <t>96-3102</t>
   </si>
   <si>
     <t>32350</t>
   </si>
   <si>
-    <t>rainis</t>
-[...10 lines deleted...]
-  <si>
     <t>TORNADO</t>
   </si>
   <si>
     <t>96-3107</t>
   </si>
   <si>
     <t>33371</t>
   </si>
   <si>
+    <t>FLORMIN</t>
+  </si>
+  <si>
+    <t>96-3110</t>
+  </si>
+  <si>
+    <t>32810</t>
+  </si>
+  <si>
+    <t>1, 17, 40</t>
+  </si>
+  <si>
+    <t>FORMAROCK</t>
+  </si>
+  <si>
+    <t>96-3113</t>
+  </si>
+  <si>
+    <t>32813</t>
+  </si>
+  <si>
+    <t>17, 19, 40</t>
+  </si>
+  <si>
+    <t>PREFROCK</t>
+  </si>
+  <si>
+    <t>96-3124</t>
+  </si>
+  <si>
+    <t>32824</t>
+  </si>
+  <si>
     <t>TORNADO EKSPERT</t>
   </si>
   <si>
     <t>96-3108</t>
   </si>
   <si>
     <t>33372</t>
   </si>
   <si>
     <t>POLMIN</t>
   </si>
   <si>
     <t>96-3109</t>
   </si>
   <si>
     <t>32809</t>
   </si>
   <si>
     <t>17, 40</t>
   </si>
   <si>
-    <t>FLORMIN</t>
-[...10 lines deleted...]
-  <si>
     <t>TECHROCK-MATA</t>
   </si>
   <si>
     <t>96-3112</t>
   </si>
   <si>
     <t>32812</t>
   </si>
   <si>
-    <t>17, 19, 40</t>
-[...19 lines deleted...]
-  <si>
     <t>Nepriklausomas dienraštis ekstra ŽINIOS</t>
   </si>
   <si>
     <t>2004 0618</t>
   </si>
   <si>
     <t>51295</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>KiSoL</t>
   </si>
   <si>
     <t>96-3129</t>
   </si>
   <si>
     <t>31758</t>
   </si>
   <si>
     <t>41</t>
@@ -391,225 +391,225 @@
   <si>
     <t>Šventinis</t>
   </si>
   <si>
     <t>96-3141</t>
   </si>
   <si>
     <t>32354</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>SUNSET BEACH</t>
   </si>
   <si>
     <t>96-3142</t>
   </si>
   <si>
     <t>32355</t>
   </si>
   <si>
     <t>16, 24, 25</t>
   </si>
   <si>
+    <t>ASG Right on Time ASG</t>
+  </si>
+  <si>
+    <t>96-3155</t>
+  </si>
+  <si>
+    <t>33885</t>
+  </si>
+  <si>
+    <t>38, 39</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>96-3157</t>
+  </si>
+  <si>
+    <t>32832</t>
+  </si>
+  <si>
+    <t>9, 42</t>
+  </si>
+  <si>
+    <t>FORTECH</t>
+  </si>
+  <si>
+    <t>96-3158</t>
+  </si>
+  <si>
+    <t>32833</t>
+  </si>
+  <si>
+    <t>AKCENTAS a</t>
+  </si>
+  <si>
+    <t>96-3160</t>
+  </si>
+  <si>
+    <t>33376</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
+    <t>SUPERCOM</t>
+  </si>
+  <si>
+    <t>96-3162</t>
+  </si>
+  <si>
+    <t>33377</t>
+  </si>
+  <si>
+    <t>9, 36, 38</t>
+  </si>
+  <si>
     <t>Dilmah TOP BRU</t>
   </si>
   <si>
     <t>96-3149</t>
   </si>
   <si>
     <t>33374</t>
   </si>
   <si>
     <t>Dilmah</t>
   </si>
   <si>
     <t>96-3150</t>
   </si>
   <si>
     <t>33375</t>
   </si>
   <si>
     <t>TENŪRS</t>
   </si>
   <si>
     <t>96-3151</t>
   </si>
   <si>
     <t>31759</t>
   </si>
   <si>
     <t>17, 19</t>
   </si>
   <si>
-    <t>ASG Right on Time ASG</t>
-[...55 lines deleted...]
-  <si>
     <t>97-0001</t>
   </si>
   <si>
     <t>32528</t>
   </si>
   <si>
     <t>14, 18</t>
   </si>
   <si>
     <t>CABRIO</t>
   </si>
   <si>
     <t>97-0004</t>
   </si>
   <si>
     <t>32975</t>
   </si>
   <si>
     <t>DICTUM</t>
   </si>
   <si>
     <t>97-0007</t>
   </si>
   <si>
     <t>32978</t>
   </si>
   <si>
     <t>FABAN</t>
   </si>
   <si>
     <t>97-0008</t>
   </si>
   <si>
     <t>32979</t>
   </si>
   <si>
+    <t>RIATA</t>
+  </si>
+  <si>
+    <t>97-0011</t>
+  </si>
+  <si>
+    <t>32982</t>
+  </si>
+  <si>
+    <t>BRIGG</t>
+  </si>
+  <si>
+    <t>97-0016</t>
+  </si>
+  <si>
+    <t>32987</t>
+  </si>
+  <si>
     <t>KANTATE</t>
   </si>
   <si>
     <t>97-0009</t>
   </si>
   <si>
     <t>32980</t>
   </si>
   <si>
     <t>REGNUM</t>
   </si>
   <si>
     <t>97-0010</t>
   </si>
   <si>
     <t>32981</t>
   </si>
   <si>
-    <t>RIATA</t>
-[...7 lines deleted...]
-  <si>
     <t>VIGIA</t>
   </si>
   <si>
     <t>97-0014</t>
   </si>
   <si>
     <t>32985</t>
   </si>
   <si>
     <t>ZEBRA</t>
   </si>
   <si>
     <t>97-0015</t>
   </si>
   <si>
     <t>32986</t>
-  </si>
-[...7 lines deleted...]
-    <t>32987</t>
   </si>
   <si>
     <t>CAPINEX</t>
   </si>
   <si>
     <t>97-0018</t>
   </si>
   <si>
     <t>32988</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -636,69 +636,69 @@
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
+      <xdr:rowOff>1152000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="504000"/>
+          <a:ext cx="1080000" cy="1152000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -743,95 +743,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1116000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -895,266 +895,266 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>19</xdr:row>
-      <xdr:rowOff>648000</xdr:rowOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>648000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
-[...112 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>432000</xdr:rowOff>
+      <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="432000"/>
+          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1320,259 +1320,259 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>1548000</xdr:rowOff>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>792000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="792000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="864000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>1548000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...150 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>38</xdr:row>
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="864000"/>
+          <a:ext cx="1080000" cy="1404000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1591,51 +1591,51 @@
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
       <c r="I1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" ht="75.0" customHeight="true">
+    <row r="2" ht="90.55" customHeight="true">
       <c r="A2" t="n">
         <v>9301.0</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
         <v>39068.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1712,222 +1712,222 @@
       </c>
       <c r="H5" t="n">
         <v>39069.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>9305.0</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>39069.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>9306.0</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H7" t="n">
         <v>39069.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>9307.0</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="H8" t="n">
         <v>39069.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>9308.0</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H9" t="n">
         <v>39069.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" ht="87.7" customHeight="true">
       <c r="A10" t="n">
         <v>9309.0</v>
       </c>
       <c r="B10"/>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="H10" t="n">
         <v>39069.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>9310.0</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
       <c r="H11" t="n">
         <v>39070.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>9311.0</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="n">
         <v>39070.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="75.0" customHeight="true">
+    <row r="13">
       <c r="A13" t="n">
         <v>9312.0</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="G13" t="s">
         <v>57</v>
       </c>
       <c r="H13" t="n">
         <v>39070.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>9313.0</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" t="s">
@@ -1944,285 +1944,285 @@
       </c>
       <c r="H14" t="n">
         <v>39070.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>9314.0</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>63</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H15" t="n">
         <v>39070.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" ht="82.05" customHeight="true">
       <c r="A16" t="n">
         <v>9315.0</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>66</v>
       </c>
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="H16" t="n">
         <v>39071.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" ht="82.05" customHeight="true">
+    <row r="17">
       <c r="A17" t="n">
         <v>9316.0</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="H17" t="n">
         <v>39071.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>9317.0</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>73</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="G18" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H18" t="n">
         <v>39072.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19">
+    <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>9318.0</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>77</v>
       </c>
       <c r="G19" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="H19" t="n">
         <v>39072.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>9319.0</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H20" t="n">
         <v>39072.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>9320.0</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G21" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="H21" t="n">
         <v>39072.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" ht="75.0" customHeight="true">
+    <row r="22">
       <c r="A22" t="n">
         <v>9321.0</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>87</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="G22" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H22" t="n">
         <v>39072.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" ht="75.0" customHeight="true">
       <c r="A23" t="n">
         <v>9322.0</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" t="s">
         <v>91</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H23" t="n">
         <v>39072.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>9323.0</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>95</v>
       </c>
       <c r="G24" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="H24" t="n">
         <v>39072.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>9324.0</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>97</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="G25" t="s">
@@ -2256,51 +2256,51 @@
       </c>
       <c r="H26" t="n">
         <v>39074.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>9326.0</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" t="s">
         <v>21</v>
       </c>
       <c r="D27" t="s">
         <v>106</v>
       </c>
       <c r="E27" t="s">
         <v>107</v>
       </c>
       <c r="G27" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H27" t="n">
         <v>39074.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>9327.0</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" t="s">
         <v>21</v>
       </c>
       <c r="D28" t="s">
         <v>109</v>
       </c>
       <c r="E28" t="s">
         <v>110</v>
       </c>
       <c r="G28" t="s">
@@ -2393,224 +2393,224 @@
       <c r="A32" t="n">
         <v>9331.0</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" t="s">
         <v>21</v>
       </c>
       <c r="D32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="G32" t="s">
         <v>126</v>
       </c>
       <c r="H32" t="n">
         <v>39081.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="121.65" customHeight="true">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>9332.0</v>
       </c>
       <c r="B33" t="s">
         <v>127</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>128</v>
       </c>
       <c r="E33" t="s">
         <v>129</v>
       </c>
       <c r="G33" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
       <c r="H33" t="n">
         <v>39082.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="110.35" customHeight="true">
+    <row r="34" ht="75.0" customHeight="true">
       <c r="A34" t="n">
         <v>9333.0</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G34" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="H34" t="n">
         <v>39082.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>9334.0</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
+        <v>136</v>
+      </c>
+      <c r="E35" t="s">
+        <v>137</v>
+      </c>
+      <c r="G35" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="H35" t="n">
         <v>39082.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>9335.0</v>
       </c>
       <c r="B36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H36" t="n">
         <v>39082.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="75.0" customHeight="true">
+    <row r="37">
       <c r="A37" t="n">
         <v>9336.0</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H37" t="n">
         <v>39082.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" ht="75.0" customHeight="true">
+    <row r="38" ht="121.65" customHeight="true">
       <c r="A38" t="n">
         <v>9337.0</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E38" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G38" t="s">
-        <v>144</v>
+        <v>28</v>
       </c>
       <c r="H38" t="n">
         <v>39082.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="75.0" customHeight="true">
+    <row r="39" ht="110.35" customHeight="true">
       <c r="A39" t="n">
         <v>9338.0</v>
       </c>
       <c r="B39" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G39" t="s">
-        <v>151</v>
+        <v>28</v>
       </c>
       <c r="H39" t="n">
         <v>39082.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>9339.0</v>
       </c>
       <c r="B40" t="s">
         <v>152</v>
       </c>
       <c r="C40" t="s">
         <v>21</v>
       </c>
       <c r="D40" t="s">
         <v>153</v>
       </c>
       <c r="E40" t="s">
         <v>154</v>
       </c>
       <c r="G40" t="s">
@@ -2644,285 +2644,285 @@
       </c>
       <c r="H41" t="n">
         <v>39084.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>9341.0</v>
       </c>
       <c r="B42" t="s">
         <v>159</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42" t="s">
         <v>160</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="G42" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H42" t="n">
         <v>39085.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>9342.0</v>
       </c>
       <c r="B43" t="s">
         <v>162</v>
       </c>
       <c r="C43" t="s">
         <v>21</v>
       </c>
       <c r="D43" t="s">
         <v>163</v>
       </c>
       <c r="E43" t="s">
         <v>164</v>
       </c>
       <c r="G43" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H43" t="n">
         <v>39085.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>9343.0</v>
       </c>
       <c r="B44" t="s">
         <v>165</v>
       </c>
       <c r="C44" t="s">
         <v>21</v>
       </c>
       <c r="D44" t="s">
         <v>166</v>
       </c>
       <c r="E44" t="s">
         <v>167</v>
       </c>
       <c r="G44" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H44" t="n">
         <v>39085.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>9344.0</v>
       </c>
       <c r="B45" t="s">
         <v>168</v>
       </c>
       <c r="C45" t="s">
         <v>21</v>
       </c>
       <c r="D45" t="s">
         <v>169</v>
       </c>
       <c r="E45" t="s">
         <v>170</v>
       </c>
       <c r="G45" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H45" t="n">
         <v>39085.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>9345.0</v>
       </c>
       <c r="B46" t="s">
         <v>171</v>
       </c>
       <c r="C46" t="s">
         <v>21</v>
       </c>
       <c r="D46" t="s">
         <v>172</v>
       </c>
       <c r="E46" t="s">
         <v>173</v>
       </c>
       <c r="G46" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H46" t="n">
         <v>39085.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>9346.0</v>
       </c>
       <c r="B47" t="s">
         <v>174</v>
       </c>
       <c r="C47" t="s">
         <v>21</v>
       </c>
       <c r="D47" t="s">
         <v>175</v>
       </c>
       <c r="E47" t="s">
         <v>176</v>
       </c>
       <c r="G47" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H47" t="n">
         <v>39085.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>9347.0</v>
       </c>
       <c r="B48" t="s">
         <v>177</v>
       </c>
       <c r="C48" t="s">
         <v>21</v>
       </c>
       <c r="D48" t="s">
         <v>178</v>
       </c>
       <c r="E48" t="s">
         <v>179</v>
       </c>
       <c r="G48" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H48" t="n">
         <v>39085.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>9348.0</v>
       </c>
       <c r="B49" t="s">
         <v>180</v>
       </c>
       <c r="C49" t="s">
         <v>21</v>
       </c>
       <c r="D49" t="s">
         <v>181</v>
       </c>
       <c r="E49" t="s">
         <v>182</v>
       </c>
       <c r="G49" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H49" t="n">
         <v>39085.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>9349.0</v>
       </c>
       <c r="B50" t="s">
         <v>183</v>
       </c>
       <c r="C50" t="s">
         <v>21</v>
       </c>
       <c r="D50" t="s">
         <v>184</v>
       </c>
       <c r="E50" t="s">
         <v>185</v>
       </c>
       <c r="G50" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H50" t="n">
         <v>39085.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>9350.0</v>
       </c>
       <c r="B51" t="s">
         <v>186</v>
       </c>
       <c r="C51" t="s">
         <v>21</v>
       </c>
       <c r="D51" t="s">
         <v>187</v>
       </c>
       <c r="E51" t="s">
         <v>188</v>
       </c>
       <c r="G51" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H51" t="n">
         <v>39085.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>