--- v0 (2026-04-24)
+++ v1 (2026-08-07)
@@ -46,68 +46,68 @@
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
     <t>MATURE</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
+    <t>99-0437</t>
+  </si>
+  <si>
+    <t>39675</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>99-0424</t>
   </si>
   <si>
     <t>39670</t>
   </si>
   <si>
-    <t>7</t>
-[...10 lines deleted...]
-  <si>
     <t>TRADE PRODUCTBANK</t>
   </si>
   <si>
     <t>97-0025</t>
   </si>
   <si>
     <t>32531</t>
   </si>
   <si>
     <t>9, 16, 35, 42</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>TVERMĖ</t>
   </si>
   <si>
     <t>97-0053</t>
   </si>
   <si>
     <t>33014</t>
   </si>
   <si>
     <t>41</t>
@@ -160,135 +160,135 @@
   <si>
     <t>32990</t>
   </si>
   <si>
     <t>CECECE</t>
   </si>
   <si>
     <t>97-0054</t>
   </si>
   <si>
     <t>33016</t>
   </si>
   <si>
     <t>1, 5</t>
   </si>
   <si>
     <t>Kosmeta</t>
   </si>
   <si>
     <t>97-0058</t>
   </si>
   <si>
     <t>32685</t>
   </si>
   <si>
+    <t>VAMPIRE</t>
+  </si>
+  <si>
+    <t>97-0061</t>
+  </si>
+  <si>
+    <t>33639</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>Cosmeta</t>
   </si>
   <si>
     <t>97-0059</t>
   </si>
   <si>
     <t>32686</t>
   </si>
   <si>
-    <t>VAMPIRE</t>
-[...8 lines deleted...]
-    <t>33</t>
+    <t>SILVERPRINT</t>
+  </si>
+  <si>
+    <t>97-0066</t>
+  </si>
+  <si>
+    <t>33019</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>ARBATA DVIEMS</t>
+  </si>
+  <si>
+    <t>97-0068</t>
+  </si>
+  <si>
+    <t>33021</t>
+  </si>
+  <si>
+    <t>30</t>
   </si>
   <si>
     <t>VITNIJA</t>
   </si>
   <si>
     <t>97-0063</t>
   </si>
   <si>
     <t>33017</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PASTATŲ STATYBA</t>
   </si>
   <si>
     <t>97-0064</t>
   </si>
   <si>
     <t>32099</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>SILVERBLADE</t>
   </si>
   <si>
     <t>97-0065</t>
   </si>
   <si>
     <t>33018</t>
   </si>
   <si>
-    <t>16</t>
-[...10 lines deleted...]
-  <si>
     <t>PASAKŲ ŠALIS</t>
   </si>
   <si>
     <t>97-0067</t>
   </si>
   <si>
     <t>33020</t>
-  </si>
-[...10 lines deleted...]
-    <t>33021</t>
   </si>
   <si>
     <t>GIMTADIENIO ARBATA</t>
   </si>
   <si>
     <t>97-0069</t>
   </si>
   <si>
     <t>33022</t>
   </si>
   <si>
     <t>BANK 24</t>
   </si>
   <si>
     <t>97-0071</t>
   </si>
   <si>
     <t>33024</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>SARBEN</t>
   </si>
@@ -630,107 +630,107 @@
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="972000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -851,133 +851,133 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1699,77 +1699,77 @@
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
       <c r="I1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" ht="76.4" customHeight="true">
+    <row r="2" ht="79.2" customHeight="true">
       <c r="A2" t="n">
         <v>9351.0</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
         <v>39086.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" ht="79.2" customHeight="true">
+    <row r="3" ht="76.4" customHeight="true">
       <c r="A3" t="n">
         <v>9352.0</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="n">
         <v>39086.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1959,276 +1959,276 @@
       <c r="A11" t="n">
         <v>9360.0</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>48</v>
       </c>
       <c r="E11" t="s">
         <v>49</v>
       </c>
       <c r="G11" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="n">
         <v>39091.0</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="12" ht="75.0" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>9361.0</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="H12" t="n">
         <v>39091.0</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="13">
+    <row r="13" ht="75.0" customHeight="true">
       <c r="A13" t="n">
         <v>9362.0</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="H13" t="n">
         <v>39091.0</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="14" ht="75.0" customHeight="true">
+    <row r="14">
       <c r="A14" t="n">
         <v>9363.0</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="G14" t="s">
         <v>60</v>
       </c>
       <c r="H14" t="n">
         <v>39092.0</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="15" ht="75.0" customHeight="true">
+    <row r="15">
       <c r="A15" t="n">
         <v>9364.0</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
         <v>64</v>
       </c>
       <c r="H15" t="n">
         <v>39092.0</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>9365.0</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>66</v>
       </c>
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
       <c r="H16" t="n">
         <v>39092.0</v>
       </c>
       <c r="I16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>9366.0</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H17" t="n">
         <v>39092.0</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>9367.0</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="H18" t="n">
         <v>39092.0</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>9368.0</v>
       </c>
       <c r="B19" t="s">
         <v>76</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>77</v>
       </c>
       <c r="E19" t="s">
         <v>78</v>
       </c>
       <c r="G19" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="H19" t="n">
         <v>39092.0</v>
       </c>
       <c r="I19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>9369.0</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>80</v>
       </c>
       <c r="E20" t="s">
         <v>81</v>
       </c>
       <c r="G20" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="H20" t="n">
         <v>39092.0</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>9370.0</v>
       </c>
       <c r="B21" t="s">
         <v>82</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>84</v>
       </c>
       <c r="G21" t="s">
@@ -2494,51 +2494,51 @@
       </c>
       <c r="H31" t="n">
         <v>39096.0</v>
       </c>
       <c r="I31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>9381.0</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>121</v>
       </c>
       <c r="E32" t="s">
         <v>122</v>
       </c>
       <c r="G32" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="H32" t="n">
         <v>39096.0</v>
       </c>
       <c r="I32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>9382.0</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>124</v>
       </c>
       <c r="E33" t="s">
         <v>125</v>
       </c>
       <c r="G33" t="s">
@@ -2546,51 +2546,51 @@
       </c>
       <c r="H33" t="n">
         <v>39096.0</v>
       </c>
       <c r="I33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>9383.0</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
         <v>128</v>
       </c>
       <c r="G34" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="H34" t="n">
         <v>39097.0</v>
       </c>
       <c r="I34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>9384.0</v>
       </c>
       <c r="B35" t="s">
         <v>129</v>
       </c>
       <c r="C35" t="s">
         <v>28</v>
       </c>
       <c r="D35" t="s">
         <v>130</v>
       </c>
       <c r="E35" t="s">
         <v>131</v>
       </c>
       <c r="G35" t="s">