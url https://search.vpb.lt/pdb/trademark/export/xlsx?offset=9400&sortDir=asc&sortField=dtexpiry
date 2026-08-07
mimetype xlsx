--- v0 (2026-04-24)
+++ v1 (2026-08-07)
@@ -10,78 +10,78 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="189">
   <si>
-    <t>No</t>
-[...2 lines deleted...]
-    <t>Trade mark</t>
+    <t>Eilės Nr</t>
+  </si>
+  <si>
+    <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Trademark type</t>
-[...17 lines deleted...]
-    <t>Legal status</t>
+    <t>Ženklo tipas</t>
+  </si>
+  <si>
+    <t>Paraiškos Nr</t>
+  </si>
+  <si>
+    <t>Registracijos Nr</t>
+  </si>
+  <si>
+    <t>Ženklo vaizdas</t>
+  </si>
+  <si>
+    <t>Nicos klasės Nr</t>
+  </si>
+  <si>
+    <t>Galioja iki</t>
+  </si>
+  <si>
+    <t>Statusas</t>
   </si>
   <si>
     <t>DPPF</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>97-0148</t>
   </si>
   <si>
     <t>31946</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>Flintas</t>
   </si>
   <si>
     <t>97-0149</t>
   </si>
@@ -394,86 +394,86 @@
   <si>
     <t>31889</t>
   </si>
   <si>
     <t>LUMIACTIV</t>
   </si>
   <si>
     <t>97-0223</t>
   </si>
   <si>
     <t>32322</t>
   </si>
   <si>
     <t>RATO CENTRAS</t>
   </si>
   <si>
     <t>97-0225</t>
   </si>
   <si>
     <t>33118</t>
   </si>
   <si>
     <t>12, 35, 37</t>
   </si>
   <si>
+    <t>SMULKUS CUKRUS AB "PANEVĖŽIO CUKRUS"</t>
+  </si>
+  <si>
+    <t>97-0239</t>
+  </si>
+  <si>
+    <t>32404</t>
+  </si>
+  <si>
     <t>IUBILAEUM A.D. 2000</t>
   </si>
   <si>
     <t>97-0241</t>
   </si>
   <si>
     <t>25737</t>
   </si>
   <si>
     <t>39, 41</t>
   </si>
   <si>
     <t>97-0242</t>
   </si>
   <si>
     <t>24563</t>
   </si>
   <si>
     <t>SILVERBLADE</t>
   </si>
   <si>
     <t>97-0243</t>
   </si>
   <si>
     <t>32323</t>
   </si>
   <si>
-    <t>SMULKUS CUKRUS AB "PANEVĖŽIO CUKRUS"</t>
-[...7 lines deleted...]
-  <si>
     <t>MUZIKOS LIETUS</t>
   </si>
   <si>
     <t>97-0251</t>
   </si>
   <si>
     <t>32325</t>
   </si>
   <si>
     <t>16, 41</t>
   </si>
   <si>
     <t>KARUSELĖ</t>
   </si>
   <si>
     <t>97-0252</t>
   </si>
   <si>
     <t>32326</t>
   </si>
   <si>
     <t>TOKS</t>
   </si>
   <si>
     <t>97-0253</t>
@@ -559,66 +559,66 @@
   <si>
     <t>97-0268</t>
   </si>
   <si>
     <t>33125</t>
   </si>
   <si>
     <t>ŠEIMININKĖ</t>
   </si>
   <si>
     <t>97-0270</t>
   </si>
   <si>
     <t>32639</t>
   </si>
   <si>
     <t>ŪKIŠKAS SENOLIŲ</t>
   </si>
   <si>
     <t>97-0271</t>
   </si>
   <si>
     <t>32640</t>
   </si>
   <si>
+    <t>CHARLOTTE STING</t>
+  </si>
+  <si>
+    <t>97-0276</t>
+  </si>
+  <si>
+    <t>33126</t>
+  </si>
+  <si>
     <t>Cleveland ROCKERS</t>
   </si>
   <si>
     <t>97-0277</t>
   </si>
   <si>
     <t>33127</t>
-  </si>
-[...7 lines deleted...]
-    <t>33129</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1351,57 +1351,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1512000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1584000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1584000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1662,107 +1662,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>49</xdr:row>
-      <xdr:rowOff>684000</xdr:rowOff>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="684000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>50</xdr:row>
-      <xdr:rowOff>792000</xdr:rowOff>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="792000"/>
+          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2581,146 +2581,146 @@
       <c r="A32" t="n">
         <v>9431.0</v>
       </c>
       <c r="B32" t="s">
         <v>124</v>
       </c>
       <c r="C32" t="s">
         <v>29</v>
       </c>
       <c r="D32" t="s">
         <v>125</v>
       </c>
       <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="G32" t="s">
         <v>127</v>
       </c>
       <c r="H32" t="n">
         <v>39110.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33">
+    <row r="33" ht="124.5" customHeight="true">
       <c r="A33" t="n">
         <v>9432.0</v>
       </c>
       <c r="B33" t="s">
         <v>128</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>130</v>
       </c>
       <c r="G33" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="H33" t="n">
         <v>39111.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>9433.0</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>132</v>
       </c>
       <c r="E34" t="s">
         <v>133</v>
       </c>
       <c r="G34" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H34" t="n">
         <v>39111.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>9434.0</v>
       </c>
       <c r="B35" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C35" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="G35" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="H35" t="n">
         <v>39111.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="124.5" customHeight="true">
+    <row r="36">
       <c r="A36" t="n">
         <v>9435.0</v>
       </c>
       <c r="B36" t="s">
         <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D36" t="s">
         <v>138</v>
       </c>
       <c r="E36" t="s">
         <v>139</v>
       </c>
       <c r="G36" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="H36" t="n">
         <v>39111.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>9436.0</v>
       </c>
       <c r="B37" t="s">
         <v>140</v>
       </c>
       <c r="C37" t="s">
         <v>29</v>
       </c>
       <c r="D37" t="s">
         <v>141</v>
       </c>
       <c r="E37" t="s">
         <v>142</v>
       </c>
       <c r="G37" t="s">