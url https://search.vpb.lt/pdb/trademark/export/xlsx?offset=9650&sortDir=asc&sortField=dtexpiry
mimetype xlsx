--- v0 (2026-04-24)
+++ v1 (2026-08-08)
@@ -304,50 +304,65 @@
   <si>
     <t>LAGERA</t>
   </si>
   <si>
     <t>97-0750</t>
   </si>
   <si>
     <t>34065</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PUSSYCAT</t>
   </si>
   <si>
     <t>97-0752</t>
   </si>
   <si>
     <t>34031</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>NTEL</t>
+  </si>
+  <si>
+    <t>2003 0226</t>
+  </si>
+  <si>
+    <t>48282</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>KEROPUR</t>
   </si>
   <si>
     <t>97-0765</t>
   </si>
   <si>
     <t>33248</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Meškeriotojo biblioteka</t>
   </si>
   <si>
     <t>97-0757</t>
   </si>
   <si>
     <t>33246</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>97-0759</t>
@@ -359,65 +374,50 @@
     <t>39</t>
   </si>
   <si>
     <t>OTF</t>
   </si>
   <si>
     <t>97-0761</t>
   </si>
   <si>
     <t>34830</t>
   </si>
   <si>
     <t>7, 9, 42</t>
   </si>
   <si>
     <t>Gilbarco</t>
   </si>
   <si>
     <t>97-0763</t>
   </si>
   <si>
     <t>34013</t>
   </si>
   <si>
     <t>7, 9</t>
-  </si>
-[...13 lines deleted...]
-    <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>RECREO</t>
   </si>
   <si>
     <t>97-0801</t>
   </si>
   <si>
     <t>34077</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REZZO</t>
   </si>
   <si>
     <t>97-0802</t>
   </si>
   <si>
     <t>34078</t>
   </si>
   <si>
     <t>SFORZO</t>
   </si>
@@ -1085,228 +1085,228 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>25</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="648000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>648000</xdr:rowOff>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="648000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2033,204 +2033,204 @@
       <c r="A24" t="n">
         <v>9673.0</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>95</v>
       </c>
       <c r="E24" t="s">
         <v>96</v>
       </c>
       <c r="G24" t="s">
         <v>97</v>
       </c>
       <c r="H24" t="n">
         <v>39160.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>9674.0</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" t="s">
         <v>100</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25" t="n">
         <v>39161.0</v>
       </c>
       <c r="I25" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="26" ht="75.0" customHeight="true">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26">
       <c r="A26" t="n">
         <v>9675.0</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G26" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="H26" t="n">
         <v>39161.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" ht="75.0" customHeight="true">
       <c r="A27" t="n">
         <v>9676.0</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G27" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H27" t="n">
         <v>39161.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>9677.0</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H28" t="n">
         <v>39161.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" ht="75.0" customHeight="true">
       <c r="A29" t="n">
         <v>9678.0</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H29" t="n">
         <v>39161.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" ht="75.0" customHeight="true">
       <c r="A30" t="n">
         <v>9679.0</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H30" t="n">
         <v>39161.0</v>
       </c>
       <c r="I30" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>9680.0</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="G31" t="s">
         <v>125</v>
       </c>
       <c r="H31" t="n">
         <v>39162.0</v>
       </c>
       <c r="I31" t="s">