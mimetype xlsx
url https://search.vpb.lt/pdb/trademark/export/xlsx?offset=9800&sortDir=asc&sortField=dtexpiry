--- v0 (2026-04-24)
+++ v1 (2026-08-08)
@@ -8,169 +8,169 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="187">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
     <t>Želė šokolade JUODŲJŲ SERBENTŲ</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>97-1068</t>
   </si>
   <si>
     <t>34379</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
+    <t>COLORMATIC</t>
+  </si>
+  <si>
+    <t>Word</t>
+  </si>
+  <si>
+    <t>97-1050</t>
+  </si>
+  <si>
+    <t>33312</t>
+  </si>
+  <si>
+    <t>3, 21</t>
+  </si>
+  <si>
+    <t>HAVISTRA</t>
+  </si>
+  <si>
+    <t>97-1052</t>
+  </si>
+  <si>
+    <t>33303</t>
+  </si>
+  <si>
+    <t>32, 33</t>
+  </si>
+  <si>
+    <t>NYCOPIRIN</t>
+  </si>
+  <si>
+    <t>97-1053</t>
+  </si>
+  <si>
+    <t>33205</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>NYPREN</t>
+  </si>
+  <si>
+    <t>97-1054</t>
+  </si>
+  <si>
+    <t>33206</t>
+  </si>
+  <si>
     <t>ALCYAK</t>
   </si>
   <si>
-    <t>Word</t>
-[...1 lines deleted...]
-  <si>
     <t>97-1073</t>
   </si>
   <si>
     <t>33961</t>
   </si>
   <si>
     <t>3, 5, 35</t>
   </si>
   <si>
     <t>NORITATE</t>
   </si>
   <si>
     <t>97-1074</t>
   </si>
   <si>
     <t>33962</t>
   </si>
   <si>
-    <t>5</t>
-[...43 lines deleted...]
-  <si>
     <t>OHO</t>
   </si>
   <si>
     <t>97-1061</t>
   </si>
   <si>
     <t>33314</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PARTEX</t>
   </si>
   <si>
     <t>97-1087</t>
   </si>
   <si>
     <t>33963</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Figurative</t>
@@ -295,236 +295,236 @@
   <si>
     <t>LKF</t>
   </si>
   <si>
     <t>97-1101</t>
   </si>
   <si>
     <t>35146</t>
   </si>
   <si>
     <t>35, 38, 41, 42</t>
   </si>
   <si>
     <t>LBDFi</t>
   </si>
   <si>
     <t>97-1102</t>
   </si>
   <si>
     <t>33212</t>
   </si>
   <si>
     <t>16, 35, 41, 42</t>
   </si>
   <si>
+    <t>BIONSEN</t>
+  </si>
+  <si>
+    <t>97-1104</t>
+  </si>
+  <si>
+    <t>33967</t>
+  </si>
+  <si>
+    <t>ISTITUTO ERBORISTICO L'ANGELICA</t>
+  </si>
+  <si>
+    <t>97-1105</t>
+  </si>
+  <si>
+    <t>33968</t>
+  </si>
+  <si>
+    <t>97-1106</t>
+  </si>
+  <si>
+    <t>33969</t>
+  </si>
+  <si>
     <t>Savaitgalis</t>
   </si>
   <si>
     <t>97-1108</t>
   </si>
   <si>
     <t>30883</t>
   </si>
   <si>
     <t>ŠILAS</t>
   </si>
   <si>
     <t>97-1112</t>
   </si>
   <si>
     <t>34381</t>
   </si>
   <si>
     <t>camelia</t>
   </si>
   <si>
     <t>97-1113</t>
   </si>
   <si>
     <t>38898</t>
   </si>
   <si>
     <t>5, 30</t>
   </si>
   <si>
-    <t>BIONSEN</t>
-[...22 lines deleted...]
-  <si>
     <t>The Baltics In Your Pocket</t>
   </si>
   <si>
     <t>97-1114</t>
   </si>
   <si>
     <t>33305</t>
   </si>
   <si>
     <t>16, 35</t>
   </si>
   <si>
+    <t>citigroup</t>
+  </si>
+  <si>
+    <t>99-0181</t>
+  </si>
+  <si>
+    <t>39335</t>
+  </si>
+  <si>
+    <t>9, 16, 36</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
+    <t>A24</t>
+  </si>
+  <si>
+    <t>2003 2596</t>
+  </si>
+  <si>
+    <t>50010</t>
+  </si>
+  <si>
+    <t>4, 37</t>
+  </si>
+  <si>
     <t>DUDU</t>
   </si>
   <si>
     <t>97-1117</t>
   </si>
   <si>
     <t>33970</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>A ALFASKOP</t>
   </si>
   <si>
     <t>97-1118</t>
   </si>
   <si>
     <t>34605</t>
   </si>
   <si>
     <t>37, 41, 42</t>
   </si>
   <si>
     <t>ADVANTAGE L.A.</t>
   </si>
   <si>
     <t>97-1122</t>
   </si>
   <si>
     <t>34606</t>
   </si>
   <si>
-    <t>citigroup</t>
-[...23 lines deleted...]
-    <t>4, 37</t>
+    <t>ABILIFY CERTIMELT</t>
+  </si>
+  <si>
+    <t>2003 2670</t>
+  </si>
+  <si>
+    <t>50192</t>
+  </si>
+  <si>
+    <t>SYMFONI</t>
+  </si>
+  <si>
+    <t>97-1152</t>
+  </si>
+  <si>
+    <t>34387</t>
+  </si>
+  <si>
+    <t>11, 29, 30</t>
+  </si>
+  <si>
+    <t>OROMAS</t>
+  </si>
+  <si>
+    <t>97-1154</t>
+  </si>
+  <si>
+    <t>34389</t>
   </si>
   <si>
     <t>KALENDOLIS</t>
   </si>
   <si>
     <t>97-1137</t>
   </si>
   <si>
     <t>33972</t>
   </si>
   <si>
     <t>TROVAN</t>
   </si>
   <si>
     <t>97-1146</t>
   </si>
   <si>
     <t>33601</t>
   </si>
   <si>
     <t>BONAVENTŪRA S</t>
   </si>
   <si>
     <t>97-1147</t>
   </si>
   <si>
     <t>33316</t>
   </si>
   <si>
     <t>35, 36</t>
   </si>
   <si>
-    <t>SYMFONI</t>
-[...28 lines deleted...]
-  <si>
     <t>UGNIES ŠOKIS FIRE DANCE</t>
   </si>
   <si>
     <t>97-1157</t>
   </si>
   <si>
     <t>33937</t>
   </si>
   <si>
     <t>35, 41</t>
   </si>
   <si>
     <t>SECURICOM</t>
   </si>
   <si>
     <t>97-1159</t>
   </si>
   <si>
     <t>35560</t>
   </si>
   <si>
     <t>9, 37, 38</t>
   </si>
   <si>
     <t>Telia Mobile</t>
@@ -559,57 +559,60 @@
   <si>
     <t>29, 30, 35, 37</t>
   </si>
   <si>
     <t>97-1165</t>
   </si>
   <si>
     <t>34610</t>
   </si>
   <si>
     <t>9, 35</t>
   </si>
   <si>
     <t>MEMPHIS BLUE</t>
   </si>
   <si>
     <t>2003 0892</t>
   </si>
   <si>
     <t>48895</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>Hansol</t>
-[...5 lines deleted...]
-    <t>33860</t>
+    <t>Karlshamns Karlshamns Baltic</t>
+  </si>
+  <si>
+    <t>97-1166</t>
+  </si>
+  <si>
+    <t>33317</t>
+  </si>
+  <si>
+    <t>35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1076,380 +1079,380 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>25</xdr:row>
-      <xdr:rowOff>396000</xdr:rowOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="828000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>792000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="792000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>396000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>828000</xdr:rowOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="828000"/>
+          <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>792000</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
-[...37 lines deleted...]
-        <a:blip r:embed="rId17"/>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1224000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId18"/>
+        <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1224000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>39</xdr:row>
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="864000"/>
+          <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>41</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="972000"/>
+          <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1577,69 +1580,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>50</xdr:row>
-      <xdr:rowOff>684000</xdr:rowOff>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="684000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1779,103 +1782,103 @@
       </c>
       <c r="H5" t="n">
         <v>39183.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>9805.0</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H6" t="n">
         <v>39183.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>9806.0</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H7" t="n">
         <v>39183.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>9807.0</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="H8" t="n">
         <v>39183.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>9808.0</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="G9" t="s">
@@ -2280,198 +2283,198 @@
       <c r="A25" t="n">
         <v>9824.0</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>93</v>
       </c>
       <c r="G25" t="s">
         <v>94</v>
       </c>
       <c r="H25" t="n">
         <v>39187.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="75.0" customHeight="true">
+    <row r="26">
       <c r="A26" t="n">
         <v>9825.0</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>97</v>
       </c>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="H26" t="n">
         <v>39187.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27">
+    <row r="27" ht="75.0" customHeight="true">
       <c r="A27" t="n">
         <v>9826.0</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>100</v>
       </c>
       <c r="G27" t="s">
         <v>65</v>
       </c>
       <c r="H27" t="n">
         <v>39187.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>9827.0</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" t="s">
         <v>102</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="H28" t="n">
         <v>39187.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29">
+    <row r="29" ht="75.0" customHeight="true">
       <c r="A29" t="n">
         <v>9828.0</v>
       </c>
       <c r="B29" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" t="s">
         <v>105</v>
       </c>
-      <c r="C29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="H29" t="n">
         <v>39187.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="75.0" customHeight="true">
+    <row r="30">
       <c r="A30" t="n">
         <v>9829.0</v>
       </c>
       <c r="B30" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G30" t="s">
         <v>65</v>
       </c>
       <c r="H30" t="n">
         <v>39187.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>9830.0</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E31" t="s">
         <v>111</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H31" t="n">
         <v>39187.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>9831.0</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>114</v>
       </c>
       <c r="E32" t="s">
         <v>115</v>
       </c>
       <c r="G32" t="s">
@@ -2485,311 +2488,311 @@
       </c>
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>9832.0</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>119</v>
       </c>
       <c r="G33" t="s">
         <v>120</v>
       </c>
       <c r="H33" t="n">
         <v>39188.0</v>
       </c>
       <c r="I33" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="34" ht="96.2" customHeight="true">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34">
       <c r="A34" t="n">
         <v>9833.0</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H34" t="n">
         <v>39188.0</v>
       </c>
       <c r="I34" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="35">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>9834.0</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G35" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
       <c r="H35" t="n">
         <v>39188.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="75.0" customHeight="true">
+    <row r="36" ht="96.2" customHeight="true">
       <c r="A36" t="n">
         <v>9835.0</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H36" t="n">
         <v>39188.0</v>
       </c>
       <c r="I36" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>9836.0</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E37" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G37" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="H37" t="n">
         <v>39188.0</v>
       </c>
       <c r="I37" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>9837.0</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>139</v>
       </c>
       <c r="G38" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="H38" t="n">
         <v>39189.0</v>
       </c>
       <c r="I38" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>9838.0</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>142</v>
       </c>
       <c r="G39" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
       <c r="H39" t="n">
         <v>39189.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" ht="75.0" customHeight="true">
+    <row r="40" ht="76.4" customHeight="true">
       <c r="A40" t="n">
         <v>9839.0</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E40" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G40" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H40" t="n">
         <v>39189.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>9840.0</v>
       </c>
       <c r="B41" t="s">
         <v>147</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>148</v>
       </c>
       <c r="E41" t="s">
         <v>149</v>
       </c>
       <c r="G41" t="s">
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="H41" t="n">
         <v>39189.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" ht="76.4" customHeight="true">
+    <row r="42">
       <c r="A42" t="n">
         <v>9841.0</v>
       </c>
       <c r="B42" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
         <v>151</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>152</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H42" t="n">
         <v>39189.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>9842.0</v>
       </c>
       <c r="B43" t="s">
+        <v>153</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
         <v>154</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>155</v>
       </c>
-      <c r="E43" t="s">
+      <c r="G43" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H43" t="n">
         <v>39189.0</v>
       </c>
       <c r="I43" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" ht="76.4" customHeight="true">
       <c r="A44" t="n">
         <v>9843.0</v>
       </c>
       <c r="B44" t="s">
         <v>157</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>158</v>
       </c>
       <c r="E44" t="s">
         <v>159</v>
       </c>
       <c r="G44" t="s">
         <v>160</v>
       </c>
       <c r="H44" t="n">
         <v>39190.0</v>
       </c>
       <c r="I44" t="s">
@@ -2843,51 +2846,51 @@
       </c>
       <c r="H46" t="n">
         <v>39190.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>9846.0</v>
       </c>
       <c r="B47" t="s">
         <v>169</v>
       </c>
       <c r="C47" t="s">
         <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>170</v>
       </c>
       <c r="E47" t="s">
         <v>171</v>
       </c>
       <c r="G47" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="H47" t="n">
         <v>39190.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>9847.0</v>
       </c>
       <c r="B48" t="s">
         <v>172</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>173</v>
       </c>
       <c r="E48" t="s">
         <v>174</v>
       </c>
       <c r="G48" t="s">
@@ -2925,71 +2928,71 @@
       </c>
     </row>
     <row r="50" ht="107.5" customHeight="true">
       <c r="A50" t="n">
         <v>9849.0</v>
       </c>
       <c r="B50" t="s">
         <v>179</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>180</v>
       </c>
       <c r="E50" t="s">
         <v>181</v>
       </c>
       <c r="G50" t="s">
         <v>182</v>
       </c>
       <c r="H50" t="n">
         <v>39192.0</v>
       </c>
       <c r="I50" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>9850.0</v>
       </c>
       <c r="B51" t="s">
         <v>183</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>184</v>
       </c>
       <c r="E51" t="s">
         <v>185</v>
       </c>
       <c r="G51" t="s">
-        <v>46</v>
+        <v>186</v>
       </c>
       <c r="H51" t="n">
         <v>39193.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>